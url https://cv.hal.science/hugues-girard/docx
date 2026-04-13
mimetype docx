--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -2081,520 +2081,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01838227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
+                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+                <w:t xml:space="preserve">A Venerosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Knittel</w:t>
+                <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01913957v1</w:t>
+                <w:t xml:space="preserve">hal-01865461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Venerosy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Saada</w:t>
+                <w:t xml:space="preserve">Jian Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Fang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Stenger</w:t>
+                <w:t xml:space="preserve">Peter Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865461v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01913957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Puskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglof Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865554v1</w:t>
+                <w:t xml:space="preserve">cea-01791642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01791642v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
               </w:r>
@@ -2842,295 +2842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01801602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
+                <w:t xml:space="preserve">Surface-sensitive diamond photonic crystals for high-performance gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+                <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Ondic</w:t>
+                <w:t xml:space="preserve">Z. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanuel Berhane</w:t>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aharonovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.004360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869636v1</w:t>
+                <w:t xml:space="preserve">hal-01865582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-sensitive diamond photonic crystals for high-performance gas detection</w:t>
+                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blin</w:t>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Han</w:t>
+                <w:t xml:space="preserve">Lukas Ondic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanuel Berhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Aharonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (18), </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.004360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865582v1</w:t>
+                <w:t xml:space="preserve">hal-01869636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Area of Carbon Nanoparticles: A Dose Metric for a More Realistic Ecotoxicological Assessment</w:t>
               </w:r>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,64 +4024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of diamond and gold nanoparticles can be locally switched by surrounding materials or applied voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,575 +4696,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bergonzo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964990v1</w:t>
+                <w:t xml:space="preserve">cea-01816682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Batonneau-Gener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.8958-8962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01816686v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Babchenko</w:t>
+                <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01816405v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+                <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Remes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ukraintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Babchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 270, pp.411 - 417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01816682v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5794,90 +5794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen hole doping of nanodiamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,316 +6190,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01807359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure for measuring geosynthtic friction with an inclined plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Briancon</w:t>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gourc</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595154v1</w:t>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">A new procedure for measuring geosynthtic friction with an inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675687v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,328 +7130,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between flat-band potential position and oxygenated termination nature on boron-doped diamond electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical preconditioning of moderately boron doped diamond electrodes: Effect of annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ballutaud</w:t>
+                <w:t xml:space="preserve">M. Manesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.014⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (7-10), pp.1371-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02189562v1</w:t>
+                <w:t xml:space="preserve">cea-02189565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical preconditioning of moderately boron doped diamond electrodes: Effect of annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between flat-band potential position and oxygenated termination nature on boron-doped diamond electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manesse</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ballutaud</w:t>
+                <w:t xml:space="preserve">Dominique Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (7-10), pp.1371-1375. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.1010-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02189565v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02189562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sp3/sp2 character of the carbon and hydrogen configuration in micro- and nanocrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,90 +7553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen incorporation, bonding and stability in nanocrystalline diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kociniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7708,90 +7708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anodic and cathodic treatments on the charge transfer of boron doped diamond electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.316-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7863,77 +7863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (8), pp.F34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7980,90 +7980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of controlled anodic treatments on electrochemical behaviour of boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4-7), pp.888-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8109,51 +8109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron spectroscopy of hydrogen at the polycrystalline diamond surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,77 +8251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H and O termination on the charge transfer of moderately boron doped diamond electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de particules coeur-coquilles de diamant dopé au bore pour la photoélectrocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8940,286 +8940,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03644199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03644196v1</w:t>
+                <w:t xml:space="preserve">cea-03671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03671301v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03644196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9516,64 +9516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrocatalytic conversion of CO2 : application of transition metal functionalised diamond particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,51 +9641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure and spectroscopie properties of fluorinated diamond materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond as a multimodal platform for drug delivery and radiosensitization of tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10540,103 +10540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Surface Terminations and Electrochemical Behaviors of Boron Doped Diamond Electrodes Induced by Controlled Anodic and Cathodic Pretreatements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">210th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Cancun, Mexico. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10661,90 +10661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen diffusion in polycrystalline boron doped and undoped diamond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boutry-Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality crystalline boron doped diamond growth on spherical monodisperse silica particles and impact of seeding density on the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11662,51 +11662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2274592"/>
+    <w:nsid w:val="1F8AD8DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11893,51 +11893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8491-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149944330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173763812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4379-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Borta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004360" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02364" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00040d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300331" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWF4DNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC12BVPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1QXPXQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.03.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8JTLQ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rzepka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.10.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWHML15-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.067" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDW189J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189576v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95B7JKGF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.12.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981XTMS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM58R75J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneuville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2004.12.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVNRHBM8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03548303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dehe-Pittance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157203v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sabaut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2016.7551464" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halioua" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621293" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutry-Forveille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laroche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-813-H8.3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8491-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149944330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173763812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4379-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Borta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02364" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00040d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300331" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWF4DNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC12BVPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8JTLQ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1QXPXQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rzepka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.10.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWHML15-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.067" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDW189J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189576v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95B7JKGF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.12.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981XTMS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM58R75J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneuville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2004.12.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVNRHBM8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03548303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dehe-Pittance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157203v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sabaut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2016.7551464" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halioua" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621293" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutry-Forveille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laroche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-813-H8.3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>