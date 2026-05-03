--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -762,295 +762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shells particles grown in a tubular reactor: Influence of the seeds nature and MPCVD conditions on boron-doped diamond crystalline quality</w:t>
+                <w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Henni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
+                <w:t xml:space="preserve">Teodor Jianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110770⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 663, pp.131087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417648v1</w:t>
+                <w:t xml:space="preserve">hal-04049116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core-shells particles grown in a tubular reactor: Influence of the seeds nature and MPCVD conditions on boron-doped diamond crystalline quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Peulon</w:t>
+                <w:t xml:space="preserve">Kamilia Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Njel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brun</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 663, pp.131087. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.110770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049116v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early dynamics of the emission of solvated electrons from nanodiamonds in water</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the reactivity of detonation nanodiamonds during the first stages of graphitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen plasma treated nanodiamonds lead to an overproduction of hydroxyl radicals and solvated electrons in solution under ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,1173 +1696,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02513366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the angular sensitivity of two-dimensional photonic crystal based sensors to arbitrary values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using hydrogen isotope incorporation as a tool to unravel the surfaces of hydrogen-treated nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Borta</w:t>
+                <w:t xml:space="preserve">Mélanie Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Monniello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.001578⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (16), pp.8027-8036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01555H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02189427v1</w:t>
+                <w:t xml:space="preserve">cea-02184407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hydrogen isotope incorporation as a tool to unravel the surfaces of hydrogen-treated nanodiamonds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+                <w:t xml:space="preserve">Increasing the angular sensitivity of two-dimensional photonic crystal based sensors to arbitrary values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Moskura</w:t>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (16), pp.8027-8036. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01555H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.001578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02184407v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02189427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy study of detonation nanodiamond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shery Chang</w:t>
+                <w:t xml:space="preserve">A Venerosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.248 - 260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01838227v1</w:t>
+                <w:t xml:space="preserve">hal-01865461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Stenger</w:t>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865461v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01913957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fang Gao</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy study of detonation nanodiamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Knittel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shery Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.248 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01913957v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01838227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01791642v1</w:t>
+                <w:t xml:space="preserve">hal-01865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Puskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglof Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865554v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01791642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
+                <w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kurzyp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Hélène Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cheref</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+                <w:t xml:space="preserve">V. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (8), pp.954-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879699v1</w:t>
+                <w:t xml:space="preserve">cea-01801602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lorge</w:t>
+                <w:t xml:space="preserve">Magdalena Kurzyp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Claude</w:t>
+                <w:t xml:space="preserve">Yannis Cheref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (8), pp.954-961. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.1237 - 1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01801602v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-sensitive diamond photonic crystals for high-performance gas detection</w:t>
               </w:r>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalèna Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (29), pp.15752 - 15764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of diamond and gold nanoparticles can be locally switched by surrounding materials or applied voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,882 +4152,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (22), pp.2916 - 2918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102477v1</w:t>
+                <w:t xml:space="preserve">cea-01832109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (12), pp.2739-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01832109v1</w:t>
+                <w:t xml:space="preserve">hal-01102477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron doped diamond biotechnology: from sensors to neurointerfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modifications of detonation nanodiamonds probed by multiwavelength Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hébert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4fd00040d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (40), pp.23415 - 23425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507377z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01828436v1</w:t>
+                <w:t xml:space="preserve">cea-01841407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modifications of detonation nanodiamonds probed by multiwavelength Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mermoux</w:t>
+                <w:t xml:space="preserve">Boron doped diamond biotechnology: from sensors to neurointerfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Kiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cottance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (40), pp.23415 - 23425. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172, pp.47 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp507377z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4fd00040d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841407v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01828436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Petit</w:t>
+                <w:t xml:space="preserve">Optical Analysis of p-Type Surface Conductivity in Diamond with Slotted Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.963 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201300331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01816682v1</w:t>
+                <w:t xml:space="preserve">cea-01791383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Batonneau-Gener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (19), pp.8958-8962. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,386 +5049,386 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01816686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Remes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ukraintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Babchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 270, pp.411 - 417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Gesset</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01792056v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylated nanodiamonds are neither cytotoxic nor genotoxic on liver, kidney, intestine and lung human cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,161 +5512,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Analysis of p-Type Surface Conductivity in Diamond with Slotted Photonic Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.963 - 970. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201300331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01791383v1</w:t>
+                <w:t xml:space="preserve">cea-01792056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser heating versus phonon confinement effect in the Raman spectra of diamond nanoparticles</w:t>
               </w:r>
@@ -5794,90 +5794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen hole doping of nanodiamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,450 +6056,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02189558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new procedure for measuring geosynthtic friction with an inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gacoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.472-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01807359v1</w:t>
+                <w:t xml:space="preserve">hal-02595154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675687v1</w:t>
+                <w:t xml:space="preserve">cea-01807359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure for measuring geosynthtic friction with an inclined plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Briancon</w:t>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gourc</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02595154v1</w:t>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,51 +6589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metalloporphyrin-functionalised diamond nano-particles as sensitive layer for nitroaromatic vapours detection at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,77 +6748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1117 - 1123. </w:t>
@@ -6894,51 +6894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,328 +7130,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical preconditioning of moderately boron doped diamond electrodes: Effect of annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between flat-band potential position and oxygenated termination nature on boron-doped diamond electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manesse</w:t>
+                <w:t xml:space="preserve">Dominique Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ballutaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (9), pp.1010-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.03.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02189565v1</w:t>
+                <w:t xml:space="preserve">cea-02189562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between flat-band potential position and oxygenated termination nature on boron-doped diamond electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical preconditioning of moderately boron doped diamond electrodes: Effect of annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">M. Manesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ballutaud</w:t>
+                <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (9), pp.1010-1015. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (7-10), pp.1371-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02189562v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02189565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sp3/sp2 character of the carbon and hydrogen configuration in micro- and nanocrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,90 +7553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen incorporation, bonding and stability in nanocrystalline diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kociniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7708,90 +7708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anodic and cathodic treatments on the charge transfer of boron doped diamond electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.316-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7863,77 +7863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (8), pp.F34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7980,90 +7980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of controlled anodic treatments on electrochemical behaviour of boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4-7), pp.888-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8109,51 +8109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron spectroscopy of hydrogen at the polycrystalline diamond surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,77 +8251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H and O termination on the charge transfer of moderately boron doped diamond electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de particules coeur-coquilles de diamant dopé au bore pour la photoélectrocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,51 +8972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9510,402 +9510,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03548303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrocatalytic conversion of CO2 : application of transition metal functionalised diamond particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Venerosy</w:t>
+                <w:t xml:space="preserve">Diamond 2D-photonic crystals for highly sensitive label-free biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Borta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emina Hadzifejzovic</w:t>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2018 - SBDD XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.166</w:t>
+              <w:t xml:space="preserve">SBDD XXIII - Hasselt Diamond Workshop 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04174560v1</w:t>
+                <w:t xml:space="preserve">cea-04157203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structure and spectroscopie properties of fluorinated diamond materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Photoelectrocatalytic conversion of CO2 : application of transition metal functionalised diamond particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Drisch</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Buchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Venerosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Keppner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Knichelmann</w:t>
+                <w:t xml:space="preserve">Emina Hadzifejzovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD XXIII - Hasselt Diamond Workshop 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.121</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2018 - SBDD XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04157398v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04174560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond 2D-photonic crystals for highly sensitive label-free biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Borta</w:t>
+                <w:t xml:space="preserve">Surface structure and spectroscopie properties of fluorinated diamond materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Keppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">Ann-Christin Pöppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Benedikt Knichelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXIII - Hasselt Diamond Workshop 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.186</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04157203v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04157398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically aligned carbon nanotubes (VACNTs) size shrinking through catalyst size reduction: Use of innovative nanodiamonds hard mask technique</w:t>
               </w:r>
@@ -9943,51 +9943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 29th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.7551464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10021,51 +10021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond as a multimodal platform for drug delivery and radiosensitization of tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,51 +10168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft 3D retinal implants with diamond electrode a way for focal stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10540,103 +10540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Surface Terminations and Electrochemical Behaviors of Boron Doped Diamond Electrodes Induced by Controlled Anodic and Cathodic Pretreatements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">210th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Cancun, Mexico. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10661,90 +10661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen diffusion in polycrystalline boron doped and undoped diamond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boutry-Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality crystalline boron doped diamond growth on spherical monodisperse silica particles and impact of seeding density on the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11041,346 +11041,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03681020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured plastic scintillators for enhanced radiation detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECISIoN .Polymères scintillants nanostructurés pour une détection N/R amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Simic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djadidi Toybou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vesna Simic</w:t>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corre</w:t>
+                <w:t xml:space="preserve">M Trocmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Trocmé</w:t>
+                <w:t xml:space="preserve">Karim Boudergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kondrasovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster SFNano C'NANO Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">WISG 19 - 13 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05496873v1</w:t>
+                <w:t xml:space="preserve">cea-05499979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISIoN .Polymères scintillants nanostructurés pour une détection N/R amplifiée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured plastic scintillators for enhanced radiation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djadidi Toybou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Trocmé</w:t>
+                <w:t xml:space="preserve">G. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Boudergui</w:t>
+                <w:t xml:space="preserve">Mathieu Trocmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kondrasovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG 19 - 13 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">Poster SFNano C'NANO Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05499979v1</w:t>
+                <w:t xml:space="preserve">cea-05496873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DECISIoN. Polymères scintillants nanostructurés pour une détection N/R amplifiée WIGSG 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boudergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kondrasovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11662,51 +11662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F8AD8DF"/>
+    <w:nsid w:val="EF51E8FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11893,51 +11893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8491-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149944330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173763812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4379-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Borta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02364" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00040d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300331" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWF4DNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC12BVPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8JTLQ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1QXPXQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rzepka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.10.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWHML15-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.067" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDW189J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189576v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95B7JKGF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.12.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981XTMS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM58R75J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneuville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2004.12.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVNRHBM8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03548303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dehe-Pittance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157203v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sabaut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2016.7551464" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halioua" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621293" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutry-Forveille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laroche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-813-H8.3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8491-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149944330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173763812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4379-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Borta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02364" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottance" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00040d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300331" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWF4DNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC12BVPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1QXPXQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.03.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8JTLQ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rzepka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.10.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWHML15-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.067" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDW189J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189576v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95B7JKGF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.12.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981XTMS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM58R75J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneuville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2004.12.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVNRHBM8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03548303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dehe-Pittance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sabaut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2016.7551464" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halioua" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621293" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutry-Forveille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laroche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-813-H8.3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>