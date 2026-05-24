--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11607 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11555 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugues-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8491-0412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149944330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173763812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=mQ3_InAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4379-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay, CEA, CNRS, NIMBE, 91191 Gif sur Yvette cedex, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of the shallow surface of isolated nanodiamonds probed by synchrotron X-ray photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H A Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Finas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.24601-24611. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nr02241j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ photoemission spectroscopies to reveal surface transfer doping on hydrogenated milled nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Njel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.119668. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to efficiently isolate multiple size ranges of oxidized or hydrogenated milled nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Finas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues A Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (21), pp.5375-5387. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NA00487F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (Part A), pp.110466. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Jianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 663, pp.131087. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shells particles grown in a tubular reactor: Influence of the seeds nature and MPCVD conditions on boron-doped diamond crystalline quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Njel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.110770. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early dynamics of the emission of solvated electrons from nanodiamonds in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorren Kirschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Venerosy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, 17188 (8 p.). </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR03919B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03868872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the reactivity of detonation nanodiamonds during the first stages of graphitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.2671. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11102671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03379043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence and physico-chemical properties of hydrogenated detonation nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Thalassinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Dontschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy J. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/c6010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03412598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen plasma treated nanodiamonds lead to an overproduction of hydroxyl radicals and solvated electrons in solution under ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sicard-Roselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.510-518. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the angular sensitivity of two-dimensional photonic crystal based sensors to arbitrary values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Borta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Monniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.1578. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.001578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydrogen isotope incorporation as a tool to unravel the surfaces of hydrogen-treated nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.8027-8036. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01555H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02184407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy study of detonation nanodiamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shery Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.248 - 260. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01838227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venerosy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneha Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01913957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljiljana Puskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Dolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneha Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglof Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01791642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Moche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (8), pp.954-961. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01801602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kurzyp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sicard-Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (7), pp.1237 - 1240. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-sensitive diamond photonic crystals for high-performance gas detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (18), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.004360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Stehlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Ondic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanuel Berhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Area of Carbon Nanoparticles: A Dose Metric for a More Realistic Ecotoxicological Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cadarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3514-3518. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairing the radioresistance of cancer cells by hydrogenated nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.290 - 298. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond porous membranes: A material toward analytical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruffinatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tromson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.123 - 130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Adhesion and Mobility in Thin Layers: Nanodiamonds As a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalèna Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (29), pp.15752 - 15764. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b02364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR-EELS study of hydrogen bonding configuration, chemical and thermal stability of detonation nanodiamond films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh. Michaelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Akhvlediani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 305 (46-9), pp.160 - 166. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01841441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.3566 - 3572. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01832084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface potential of diamond and gold nanoparticles can be locally switched by surrounding materials or applied voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Stehlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kromka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.2364. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-014-2364-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (22), pp.2916 - 2918. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01832109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (12), pp.2739-2743. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron doped diamond biotechnology: from sensors to neurointerfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Scorsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 172, pp.47 - 59. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fd00040d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01828436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of detonation nanodiamonds probed by multiwavelength Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.23415 - 23425. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507377z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01841407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Stehlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kromka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01816682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Batonneau-Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (19), pp.8958-8962. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Stehlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kromka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01816686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rezek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ukraintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Babchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 270, pp.411 - 417. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01816405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylated nanodiamonds are neither cytotoxic nor genotoxic on liver, kidney, intestine and lung human cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altmeyer-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (sup1), pp.46 - 56. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2013.855828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Analysis of p-Type Surface Conductivity in Diamond with Slotted Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Checoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201300331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01791383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser heating versus phonon confinement effect in the Raman spectra of diamond nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.955. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-0955-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen hole doping of nanodiamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.6792-6799. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2NR31655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline diamond photonics platform with high quality factor photonic crystal cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Checoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 101 (17), pp.171115. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4764548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bergonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new procedure for measuring geosynthtic friction with an inclined plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.11481-11487. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP20109C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloporphyrin-functionalised diamond nano-particles as sensitive layer for nitroaromatic vapours detection at room-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Scorsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (1), pp.191 - 197. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of nanodiamonds using MPCVD: A new route toward organic functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7-9), pp.1117 - 1123. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2010.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic grafting of diamond nanoparticles: a versatile route to nanocrystalline diamond thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (12), pp.2738 - 2746. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am900458g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preconditioning of moderately boron doped diamond electrodes: Effect of annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (7-10), pp.1371-1375. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between flat-band potential position and oxygenated termination nature on boron-doped diamond electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (9), pp.1010-1015. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sp3/sp2 character of the carbon and hydrogen configuration in micro- and nanocrystalline diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rzepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4-5), pp.451-456. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen incorporation, bonding and stability in nanocrystalline diamond films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (7-10), pp.1127-1131. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2008.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of anodic and cathodic treatments on the charge transfer of boron doped diamond electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.316-325. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Anodic Treatments on Boron-Doped Diamond Electrodes Monitored by Contact Angle Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (8), pp.F34. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2743824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of controlled anodic treatments on electrochemical behaviour of boron doped diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.888-891. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectron spectroscopy of hydrogen at the polycrystalline diamond surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rzepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouchet-Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4-8), pp.716-719. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of H and O termination on the charge transfer of moderately boron doped diamond electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghodbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3-7), pp.1179-1182. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2004.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02189583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Nucleation and Seeding Techniques: Two Complementary Strategies for the Growth of Ultra-thin Diamond Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliver Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 10 (31), RSC Nanoscience &amp; Nanotechnology, pp.221-252, 2014, Nanoscience &amp; Nanotechnology Series., 978-1-84973-639-8. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849737616-00221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01831889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- or three-dimensional dosimeter having a radiosensitive material of the solid polymer or gel type filled with diamond particles, and associated methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tromson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR16 54672. 2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements électrochimiques contrôlés sur diamant : corrélation entre chimie superficielle et réactivité électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Versailles-Saint Quentin en Yvelines, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de particules coeur-coquilles de diamant dopé au bore pour la photoélectrocatalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03644199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Larquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03671301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03644196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal stability of synthetic hydrogenated nanodiamonds in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03714019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible radiochromic dosimeters development for complex irradiation beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Agelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dehe-Pittance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on 3D Radiation Dosimetry (IC3DDose)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Canada. pp.012002, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2167/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03548303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrocatalytic conversion of CO2 : application of transition metal functionalised diamond particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneha Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Venerosy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emina Hadzifejzovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop 2018 - SBDD XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04174560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface structure and spectroscopie properties of fluorinated diamond materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Drisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Keppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Christin Pöppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Knichelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD XXIII - Hasselt Diamond Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04157398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond 2D-photonic crystals for highly sensitive label-free biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Borta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa El Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBDD XXIII - Hasselt Diamond Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04157203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes (VACNTs) size shrinking through catalyst size reduction: Use of innovative nanodiamonds hard mask technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delchevalrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Saada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 29th International Vacuum Nanoelectronics Conference (IVNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.7551464, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2016.7551464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a multimodal platform for drug delivery and radiosensitization of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Combis-Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NANO 2013 - IEEE 13th International Conference on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2013.6720902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft 3D retinal implants with diamond electrode a way for focal stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Scorsone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Djilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. pp.1227-1230, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Transducers.2013.6626996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01887750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects on the Raman spectra of nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal improvement of InP wire photonic crystal laser on silicon by addition of Diamond Nanoparticles in polymer bonding layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Halioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 36th European Conference and Exhibition on Optical Communication - (ECOC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torino, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Surface Terminations and Electrochemical Behaviors of Boron Doped Diamond Electrodes Induced by Controlled Anodic and Cathodic Pretreatements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">210th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cancun, Mexico. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen diffusion in polycrystalline boron doped and undoped diamond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutry-Forveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-813-H8.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal stability of synthetic hydrogenated nanodiamonds in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality crystalline boron doped diamond growth on spherical monodisperse silica particles and impact of seeding density on the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured plastic scintillators for enhanced radiation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadidi Toybou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster SFNano C'NANO Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05496873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECISIoN .Polymères scintillants nanostructurés pour une détection N/R amplifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boudergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 19 - 13 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05499979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DECISIoN. Polymères scintillants nanostructurés pour une détection N/R amplifiée WIGSG 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boudergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kondrasovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05497953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early dynamics of the emission of solvated electrons from nanodiamonds in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorren Kirschbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Venerosy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03468215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11662,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF51E8FE"/>
+    <w:nsid w:val="89E340E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11893,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8491-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149944330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173763812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4379-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Borta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02364" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottance" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00040d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300331" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWF4DNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC12BVPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1QXPXQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.03.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8JTLQ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rzepka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.10.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWHML15-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.067" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDW189J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189576v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95B7JKGF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743824" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.12.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981XTMS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM58R75J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneuville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2004.12.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVNRHBM8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03548303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dehe-Pittance" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sabaut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2016.7551464" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halioua" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621293" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutry-Forveille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laroche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-813-H8.3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8491-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149944330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173763812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mQ3_InAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4379-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Henni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110770" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Borta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02364" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottance" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00040d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300331" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764548" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.04.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWF4DNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.09.022" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC12BVPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189565v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.03.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8JTLQ3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ballutaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1QXPXQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rzepka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.10.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWHML15-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189566v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.067" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDW189J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlem" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.06.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95B7JKGF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743824" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.12.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P981XTMS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092058v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.01.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM58R75J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02189583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneuville" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2004.12.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVNRHBM8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526505v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03548303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dehe-Pittance" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890089v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sabaut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2016.7551464" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807235v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halioua" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621293" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190184v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutry-Forveille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Laroche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-813-H8.3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496873v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trocm&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kondrasovs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05499979v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocm&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudergui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497953v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>