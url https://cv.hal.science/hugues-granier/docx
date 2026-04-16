--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -391,234 +391,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional micro and nanofabrication techniques and processes</w:t>
+                <w:t xml:space="preserve">Advantage and Challenge of Electrical Critical Dimension Test Structures for Electroplated High Aspect Ratio Nano Structures (HARNS) on Insulating Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+                <w:t xml:space="preserve">Noriko Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">Tsuboi Shinji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Yurie Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Summer School - Innovative technologies and clinical applications in cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICTMS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2025, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146880v1</w:t>
+                <w:t xml:space="preserve">hal-05208090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How an international engineers exchange brings to a successful process/project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Beghersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriko Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etsuko Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENRIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bologne (ITA), Italy</w:t>
@@ -633,285 +633,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and Challenges towards Portable Nanotechnology Processes over Open Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriko Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Mizushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurie Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENRIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euronanolab, May 2025, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantage and Challenge of Electrical Critical Dimension Test Structures for Electroplated High Aspect Ratio Nano Structures (HARNS) on Insulating Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional micro and nanofabrication techniques and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshio Mita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noriko Kawai</w:t>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuboi Shinji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yurie Inoue</w:t>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2025, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Bordeaux Summer School - Innovative technologies and clinical applications in cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208090v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicentre: A RIBER/LAAS CNRS joint lab for optimization and automation of MBE process</w:t>
               </w:r>
@@ -1137,648 +1137,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip or Wafer -Small quantity fabrication</w:t>
+                <w:t xml:space="preserve">Micron-to-Submicron Cu electroplating in view of Agile-X LSI Chips Fabrication using Open Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Yasunaga</w:t>
+                <w:t xml:space="preserve">Naonobu Shimamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuko Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naonobu Shimamoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Granier</w:t>
+                <w:t xml:space="preserve">Akio Higo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on Nanofabrication Research Infrastructure - ENRIS 2023</w:t>
+              <w:t xml:space="preserve">ENRIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renatech Euronanolab, May 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131044v1</w:t>
+                <w:t xml:space="preserve">hal-04131037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-to-Submicron Cu electroplating in view of Agile-X LSI Chips Fabrication using Open Facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Technology transfer of supercritical fluid deposition technology from research group to use in open nanotechnology facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuko Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Usami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naonobu Shimamoto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akio Higo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENRIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renatech Euronanolab, May 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131037v1</w:t>
+                <w:t xml:space="preserve">hal-04131030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology transfer of supercritical fluid deposition technology from research group to use in open nanotechnology facilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Optimization of the energy consumption of the LAAS-CNRS micro and nanotechnologies platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Usami</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vialan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENRIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Renatech Euronanolab, May 2023, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">, C2N; Euronanolab; Renatech, May 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131030v1</w:t>
+                <w:t xml:space="preserve">hal-04104768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the energy consumption of the LAAS-CNRS micro and nanotechnologies platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clean room engineers' exchanges: a win/win international collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naonobu Shimamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuko Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENRIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2N; Euronanolab; Renatech, May 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">ENRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104768v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clean room engineers' exchanges: a win/win international collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chip or Wafer -Small quantity fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Yasunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naonobu Shimamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Mizushima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etsuko Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, Saclay, France</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on Nanofabrication Research Infrastructure - ENRIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renatech Euronanolab, May 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476508v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme et Equipement Prioritaire de Recherche (PEPR) d’accélération électronique</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2667,256 +2667,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyens de lithographies de la plateforme de Micro et Nanotechnologies du LAAS-CNRS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+                <w:t xml:space="preserve">Action concertée transverse PAC: PACkaging et interfaçage électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renatech Litho Gravure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lille, France. 2023</w:t>
+              <w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976338v1</w:t>
+                <w:t xml:space="preserve">hal-04389001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action concertée transverse PAC: PACkaging et interfaçage électronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Granier</w:t>
+                <w:t xml:space="preserve">Moyens de lithographies de la plateforme de Micro et Nanotechnologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Renatech Litho Gravure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389001v1</w:t>
+                <w:t xml:space="preserve">hal-03976338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (30)</w:t>
+        <w:t xml:space="preserve">Rapport (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2925,77 +2925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et maintenance de l'installation d'eau déionisée (février 2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3011,161 +3011,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités 2024 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+                <w:t xml:space="preserve">ACTION CONCERTÉE TRANSVERSE PACKAGING - ANNONCE DU PEPR INITIATIVE PACKAGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiru Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LAAS-CNRS. 2025</w:t>
+              <w:t xml:space="preserve">CEA-LETI; LAAS - CNRS; FEMTO-ST; UTTOP; Institut d'électronique du sud; CEA hauts de France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085249v1</w:t>
+                <w:t xml:space="preserve">hal-05563363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action concertée transverse 2 èmes Journées nationales du Packaging -20-21 mai 2025 -FEMTO-ST -Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3213,73 +3213,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS; FEMTO-ST; CEA-LETI. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPAC atelier du 19 mars 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3327,73 +3327,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS; FEMTO-ST; CEA LETI. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPAC bilan 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3441,313 +3441,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS; FEMTO-ST; CEA LETI. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comteam 2025 : 10 avril 2025</w:t>
+                <w:t xml:space="preserve">Bilan des activités 2024 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Beghersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085277v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités 2023 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+                <w:t xml:space="preserve">Comteam 2025 : 10 avril 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Beghersa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">LAAS-CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04583613v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux du workshop AC PAC Workshop 19 mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3799,73 +3795,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS; FEMTO-ST; CEA-LETI. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC PAC 19 mars 2024 bilan 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3917,73 +3913,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC PAC CR Workshop GREMAN décembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4035,2442 +4031,2564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'utilisation du profilomètre optique SNEOX</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des activités 2023 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235737v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités 2022 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d'utilisation du profilomètre optique SNEOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairame Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124098v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités 2021 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des activités 2022 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646902v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités 2020 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des activités 2021 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263205v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coût complet 2019 et élaboration des tarifs pour les produits et prestations de la plateforme de micro et nanotechnologies du CNRS-LAAS</w:t>
+                <w:t xml:space="preserve">Bilan des activités 2020 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187772v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités 2019 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+                <w:t xml:space="preserve">Détermination du coût complet 2019 et élaboration des tarifs pour les produits et prestations de la plateforme de micro et nanotechnologies du CNRS-LAAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dilhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187781v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2018 des activités de la centrale de micro et nanotechnologies du LAAS-CNRS et du service TEAM</w:t>
+                <w:t xml:space="preserve">Bilan des activités 2019 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137930v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan des activités 2017 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+                <w:t xml:space="preserve">Bilan 2018 des activités de la centrale de micro et nanotechnologies du LAAS-CNRS et du service TEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767583v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un dépôt HMDS sur la plaque OBDUCAT QS V 200 BM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] LAAS-CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de procédés de lithographie UV sur l'équipement Suss Microtec MA-BA6 Gen4</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un bilan des activités 2017 de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911255v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la réalisation du projet Thermie au 30 juin 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Mise au point de procédés de lithographie UV sur l'équipement Suss Microtec MA-BA6 Gen4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Joneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Vivies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Région Occitanie. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02285816v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un procédé de gravure submicronique : Approche basée sur les copolymères à blocs auto-assemblés</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Suivi de la réalisation du projet Thermie au 30 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Vivies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01911188v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice Technique : Procédure de sortie de molybloc de la chambre d'introduction réacteurs MBE 32 et MBE 2300</w:t>
+                <w:t xml:space="preserve">Notice Technique : Procédure d'entrée de molybloc dans la chambre d'introduction réacteurs MBE 32 et MBE 2300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gravelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17207, LAAS-CNRS. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17205, LAAS-CNRS. 2017, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542655v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice Technique : Procédure d'entrée de molybloc dans la chambre d'introduction réacteurs MBE 32 et MBE 2300</w:t>
+                <w:t xml:space="preserve">Notice Technique : Procédure de sortie de molybloc de la chambre d'introduction réacteurs MBE 32 et MBE 2300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gravelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17205, LAAS-CNRS. 2017, 10p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17207, LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542690v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2015 des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Développement d'un procédé de gravure submicronique : Approche basée sur les copolymères à blocs auto-assemblés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Brillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867462v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2014 des zones de la plateforme de micro et nanotechnologies</w:t>
+                <w:t xml:space="preserve">Bilan 2015 des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maiorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 105p</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867464v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'arrêt général de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+                <w:t xml:space="preserve">Bilan 2014 des zones de la plateforme de micro et nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015, 105p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867458v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coût complet et élaboration des tarifs 2014 pour les produits et prestations de la plateforme de micro et nanotechnologies du CNRS-LAAS</w:t>
+                <w:t xml:space="preserve">Plate forme de micro et nanotechnologies Bilan 2013 des zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 108p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413101v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate forme de micro et nanotechnologies Bilan 2013 des zones</w:t>
+                <w:t xml:space="preserve">Détermination du coût complet et élaboration des tarifs 2014 pour les produits et prestations de la plateforme de micro et nanotechnologies du CNRS-LAAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole d'arrêt général de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 108p</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867468v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation technologique des transistors bipolaires hyperfréquence de puissance à hétérojonction GaAs/GaAlAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paul Sabatier - Toulouse III, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00146678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6617,51 +6735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Ghannam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2071-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1648-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXSDQ3DP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05116797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kawai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Ota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05105849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurie Inoue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05208090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuboi Shinji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Payen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04628001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yasunaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonobu Shimamoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tasselli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04476508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02159848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durlach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05503575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05095240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04773211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04235737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairame Diallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brillat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542655v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542690v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01413101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Ghannam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2071-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1648-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXSDQ3DP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05208090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kawai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuboi Shinji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurie Inoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05116797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Ota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05105849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Payen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04628001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonobu Shimamoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tasselli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04476508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yasunaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02159848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durlach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05503575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05095240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04773211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04235737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairame Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542690v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542655v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01413101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourcade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>