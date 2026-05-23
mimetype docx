--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -3011,51 +3011,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTION CONCERTÉE TRANSVERSE PACKAGING - ANNONCE DU PEPR INITIATIVE PACKAGING</w:t>
+                <w:t xml:space="preserve">Action concertée transverse packaging - Annonce du PEPR initiative packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiru Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Lecomte</w:t>
@@ -3129,255 +3129,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action concertée transverse 2 èmes Journées nationales du Packaging -20-21 mai 2025 -FEMTO-ST -Besançon</w:t>
+                <w:t xml:space="preserve">ACPAC atelier du 19 mars 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">LAAS-CNRS; FEMTO-ST; CEA-LETI. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS - CNRS; FEMTO-ST; CEA LETI. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095240v1</w:t>
+                <w:t xml:space="preserve">hal-05003661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACPAC atelier du 19 mars 2025</w:t>
+                <w:t xml:space="preserve">Action concertée transverse 2 èmes Journées nationales du Packaging -20-21 mai 2025 -FEMTO-ST -Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">LAAS - CNRS; FEMTO-ST; CEA LETI. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS; FEMTO-ST; CEA-LETI. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003661v1</w:t>
+                <w:t xml:space="preserve">hal-05095240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPAC bilan 2024</w:t>
               </w:r>
@@ -5528,254 +5528,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notice Technique : Procédure de sortie de molybloc de la chambre d'introduction réacteurs MBE 32 et MBE 2300</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gravelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17207, LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485548v1</w:t>
+                <w:t xml:space="preserve">hal-01542655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice Technique : Procédure de sortie de molybloc de la chambre d'introduction réacteurs MBE 32 et MBE 2300</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des activités de la plateforme de micro et nano technologies du LAAS-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Rapport LAAS n° 17207, LAAS-CNRS. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542655v2</w:t>
+                <w:t xml:space="preserve">hal-01485548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un procédé de gravure submicronique : Approche basée sur les copolymères à blocs auto-assemblés</w:t>
               </w:r>
@@ -6121,241 +6121,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate forme de micro et nanotechnologies Bilan 2013 des zones</w:t>
+                <w:t xml:space="preserve">Détermination du coût complet et élaboration des tarifs 2014 pour les produits et prestations de la plateforme de micro et nanotechnologies du CNRS-LAAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2014, 108p</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867468v1</w:t>
+                <w:t xml:space="preserve">hal-01413101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coût complet et élaboration des tarifs 2014 pour les produits et prestations de la plateforme de micro et nanotechnologies du CNRS-LAAS</w:t>
+                <w:t xml:space="preserve">Plate forme de micro et nanotechnologies Bilan 2013 des zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 108p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fourcade</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01413101v1</w:t>
+                <w:t xml:space="preserve">hal-01867468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'arrêt général de la plateforme de micro et nanotechnologies du LAAS-CNRS</w:t>
               </w:r>
@@ -6735,51 +6735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Ghannam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2071-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1648-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXSDQ3DP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05208090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kawai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuboi Shinji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurie Inoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05116797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Ota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05105849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Payen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04628001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonobu Shimamoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tasselli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04476508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yasunaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02159848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durlach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05503575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05095240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04773211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04235737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairame Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542690v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542655v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01413101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourcade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Ghannam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2071-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1648-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXSDQ3DP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05208090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kawai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuboi Shinji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurie Inoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05116797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Beghersa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Ota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05105849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arribat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Payen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04628001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonobu Shimamoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tasselli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04476508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04131044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yasunaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02159848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durlach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05503575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05563363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Borah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05095240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05003674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05085277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04773211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04521819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04583613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04235737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairame Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04124098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03646902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03263205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03187781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542690v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542655v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01485548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01413101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourcade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01867458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>