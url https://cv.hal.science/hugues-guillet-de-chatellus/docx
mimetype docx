--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Guillet de Chatellus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic correlation of multi-GHz signals - Application to aperture synthesis in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11371944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image classification with a simple photonic perceptron based on heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11372018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact photonic RF real-time spectrum analyzer with 16 GHz instantaneous bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time spectrum analysis of multi-GHz RF signals with 100% probability of interception in a simple photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Microwave Photonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP62612.2024.10736286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay real-time photonic correlator for broadband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Rayleigh Fiber Sensing Enabling Quantitative Monitoring in Real Time of the Refractive Index with a Sub-cm Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenoptic microscope based on laser optical feedback imaging (LOFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Sensors </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain. pp.750 - 753, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth III-V-on-SiN laser with extended frequency chirp capability based on micro-transfer printing for high resolution distributed acoustic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kemlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.17192-17202. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.529238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal of RF signals via cascaded time-to-frequency and frequency-to-time mapping in frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Dandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.30316. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.564275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact real-time RF spectrum analyzer with 16 GHz instantaneous bandwidth based on photonic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (6), pp.1276-1286. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optcon.485987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive distributed Rayleigh fiber sensing enabling the real-time monitoring of the refractive index with a sub-cm resolution by all-optical coherent pulse compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.479006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE recirculation effects in pulsed frequency shifted feedback lasers at large frequency shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroldo Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15615. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.484299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-directional frequency shifting loops for real-time processing of broadband RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07024. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-comb interferometry using frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07018-07018. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental SNR Limits Imposed by ASE in Frequency-Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (20), pp.6831-6844. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3178057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay photonic correlator for wideband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.325. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.442906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of Optical Pulse Trains Generated by Talbot Effect in Frequency Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.2336-2347. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3052041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical coherent pulse compression for dynamic laser ranging using an acousto-optic dual comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.430998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Talbot self-healing and noise mitigation of faulty periodic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.384. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.375703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gap-free dynamic waveform spectral analysis with nanosecond resolutions through analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ho Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of complex fast signals by bandwidth compression in frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1387-1390. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.385000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics-Based Real-Time Spectrogram Analysis of Broadband Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Azana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5356-5367. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3010516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field Talbot waveforms generated by acousto-optic frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.12977. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.384515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards on-chip photonic-assisted radio-frequency spectral measurement and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Onori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.383247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary Energy‐Preserving Control of Optical Pulse Trains and Frequency Combs through Generalized Talbot Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900176. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ranging using coherent pulse compression with frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.12000. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative Talbot laser for generating tunable pulse train with a low phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2949226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional frequency-shifting loop for dual-comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (15), pp.3789. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acousto-optic optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyanandan Kanagaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14842. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable broadband optical field spectral shaping with megahertz resolution using a simple frequency shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12688-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs generated by acousto-optic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanagaraj Nithyanandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (23), pp.1878-1881. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2947655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpretation of Talbot self-healing effect and application to optical arbitrary waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subnoise Detection and Passive Amplification of Frequency Combs through Customized Coherent Spectral Energy Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064017. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.9.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary energy-preserving control of the line spacing of an optical frequency comb over six orders of magnitude through self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.021069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent multi-heterodyne spectroscopy using acousto-optic frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cȏme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable photonic generation of broadband chirped waveforms using a single CW laser and low-frequency electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2438. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-Induced Bidimensional Talbot Self-Imaging with Full Independent Period Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (13), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.133903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile photonic fractional Fourier transformation of optical and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (24), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.005784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Fourier transform-based description of the Talbot effect: application to analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnebelin Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000A62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kilohertz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Talbot patterns in angular self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Khebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1364. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.99.099999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the differential interference contrast in reinjected bimode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.9763 - 9763. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet broadband light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.1050-2947/2014/90(3)/033810(6). </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Talbot effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.112-213902-1 à 112-213902-5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kHz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a plenoptic microscope based on laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.7294-7303. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.007294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Optical Feedback Imaging (LOFI) controlled by an electronic feedback loop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2205-2215. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrahigh and tunable repetition rates in CW injection-seeded frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (issue 13), pp.15065-15074. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.015065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture laser optical feedback imaging using a translational scanning with galvanometric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1639-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and optically resolved imaging through scattering media by space-reversed propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4823-4825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2247-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.476-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (13), pp.2514-2516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne beatings between frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.791. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an autodyne laser interferometer for high-speed confocal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of autodyne and heterodyne laser interferometry using a Nd:YVO4 microchip laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1741-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent microscopy by laser optical feedback imaging (LOFI) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.1557-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of autodyne and heterodyne laser interferometry for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Roussely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.2450. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.002450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of modeless lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Moldovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.400-415. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (24), pp.11494-11505. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana C. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Guillet de Chatellus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent characterization of an integrated ring resonator based on an acousto-optic frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic correlation of multi-GHz signals - Application to aperture synthesis in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11371944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image classification with a simple photonic perceptron based on heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11372018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time spectrum analysis of multi-GHz RF signals with 100% probability of interception in a simple photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Microwave Photonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP62612.2024.10736286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact photonic RF real-time spectrum analyzer with 16 GHz instantaneous bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay real-time photonic correlator for broadband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Rayleigh Fiber Sensing Enabling Quantitative Monitoring in Real Time of the Refractive Index with a Sub-cm Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenoptic microscope based on laser optical feedback imaging (LOFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Sensors </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain. pp.750 - 753, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth III-V-on-SiN laser with extended frequency chirp capability based on micro-transfer printing for high resolution distributed acoustic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kemlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.17192-17202. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.529238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal of RF signals via cascaded time-to-frequency and frequency-to-time mapping in frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Dandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.30316. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.564275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact real-time RF spectrum analyzer with 16 GHz instantaneous bandwidth based on photonic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (6), pp.1276-1286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optcon.485987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive distributed Rayleigh fiber sensing enabling the real-time monitoring of the refractive index with a sub-cm resolution by all-optical coherent pulse compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.479006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE recirculation effects in pulsed frequency shifted feedback lasers at large frequency shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroldo Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.484299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-directional frequency shifting loops for real-time processing of broadband RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07024. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-comb interferometry using frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07018-07018. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental SNR Limits Imposed by ASE in Frequency-Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (20), pp.6831-6844. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3178057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay photonic correlator for wideband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.325. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.442906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of Optical Pulse Trains Generated by Talbot Effect in Frequency Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.2336-2347. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3052041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical coherent pulse compression for dynamic laser ranging using an acousto-optic dual comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.430998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Talbot self-healing and noise mitigation of faulty periodic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.375703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gap-free dynamic waveform spectral analysis with nanosecond resolutions through analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ho Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of complex fast signals by bandwidth compression in frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1387-1390. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.385000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics-Based Real-Time Spectrogram Analysis of Broadband Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Azana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5356-5367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3010516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field Talbot waveforms generated by acousto-optic frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.12977. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.384515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards on-chip photonic-assisted radio-frequency spectral measurement and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Onori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.383247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary Energy‐Preserving Control of Optical Pulse Trains and Frequency Combs through Generalized Talbot Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ranging using coherent pulse compression with frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.12000. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional frequency-shifting loop for dual-comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (15), pp.3789. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative Talbot laser for generating tunable pulse train with a low phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2949226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acousto-optic optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyanandan Kanagaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14842. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable broadband optical field spectral shaping with megahertz resolution using a simple frequency shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12688-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs generated by acousto-optic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanagaraj Nithyanandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (23), pp.1878-1881. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2947655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subnoise Detection and Passive Amplification of Frequency Combs through Customized Coherent Spectral Energy Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064017. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.9.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpretation of Talbot self-healing effect and application to optical arbitrary waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary energy-preserving control of the line spacing of an optical frequency comb over six orders of magnitude through self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.021069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent multi-heterodyne spectroscopy using acousto-optic frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cȏme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable photonic generation of broadband chirped waveforms using a single CW laser and low-frequency electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2438. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-Induced Bidimensional Talbot Self-Imaging with Full Independent Period Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (13), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.133903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile photonic fractional Fourier transformation of optical and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Fourier transform-based description of the Talbot effect: application to analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnebelin Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000A62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (24), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.005784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kilohertz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Talbot patterns in angular self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Khebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1364. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.99.099999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the differential interference contrast in reinjected bimode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.9763 - 9763. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet broadband light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.1050-2947/2014/90(3)/033810(6). </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Talbot effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.112-213902-1 à 112-213902-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kHz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrahigh and tunable repetition rates in CW injection-seeded frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (issue 13), pp.15065-15074. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.015065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Optical Feedback Imaging (LOFI) controlled by an electronic feedback loop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2205-2215. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a plenoptic microscope based on laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.7294-7303. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.007294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and optically resolved imaging through scattering media by space-reversed propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4823-4825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture laser optical feedback imaging using a translational scanning with galvanometric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1639-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2247-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.476-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (13), pp.2514-2516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne beatings between frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.791. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an autodyne laser interferometer for high-speed confocal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of autodyne and heterodyne laser interferometry using a Nd:YVO4 microchip laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1741-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent microscopy by laser optical feedback imaging (LOFI) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.1557-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of autodyne and heterodyne laser interferometry for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Roussely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.2450. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.002450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of modeless lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Moldovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.400-415. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (24), pp.11494-11505. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana C. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tituan Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11371944" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca Piqueras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11372018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP62612.2024.10736286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Bourdarot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe G. Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Glastre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennanech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charliac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Dand&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564275" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.485987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019572v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggraef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Maestre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.484299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggrae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3178057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.442906" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3052041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Dur&#225;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.430998" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero Cort&#233;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Deville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.375703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Reddy Konatham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maram" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rusch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17119-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schnebelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aza&#241;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3010516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391074" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.384515" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Onori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Burla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.383247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900176" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2949226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Duran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Djevarhidjian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003789" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyanandan Kanagaraj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014842" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12688-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanagaraj Nithyanandan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2947655" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.9.064017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#527;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013800" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04822-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.133903" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000907" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601160v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005784" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407709v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnebelin C&#244;me" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000A62" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000340" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.99.099999" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009763" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jacquin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hugon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.213902" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.007294" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002205" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951911v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709620v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752436v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709818v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660306v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000791" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709759v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.002450" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tituan Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11371944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca Piqueras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11372018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP62612.2024.10736286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Bourdarot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe G. Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Glastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennanech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Dand&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.485987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019572v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggraef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Maestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.484299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggrae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3178057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.442906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3052041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Dur&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.430998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero Cort&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Deville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.375703" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Reddy Konatham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maram" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17119-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schnebelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aza&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385000" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3010516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391074" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.384515" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Onori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Burla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.383247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012000" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Duran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Djevarhidjian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2949226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyanandan Kanagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014842" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12688-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanagaraj Nithyanandan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2947655" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.9.064017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#527;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04822-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.133903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnebelin C&#244;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000A62" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005784" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373984v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000340" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.99.099999" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102193v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jacquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033810" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.213902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.007294" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752436v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709620v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709818v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660306v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000791" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.002450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>