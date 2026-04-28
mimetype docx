--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Guillet de Chatellus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent characterization of an integrated ring resonator based on an acousto-optic frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic correlation of multi-GHz signals - Application to aperture synthesis in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11371944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image classification with a simple photonic perceptron based on heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11372018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time spectrum analysis of multi-GHz RF signals with 100% probability of interception in a simple photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Microwave Photonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP62612.2024.10736286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact photonic RF real-time spectrum analyzer with 16 GHz instantaneous bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay real-time photonic correlator for broadband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Rayleigh Fiber Sensing Enabling Quantitative Monitoring in Real Time of the Refractive Index with a Sub-cm Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenoptic microscope based on laser optical feedback imaging (LOFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Sensors </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain. pp.750 - 753, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth III-V-on-SiN laser with extended frequency chirp capability based on micro-transfer printing for high resolution distributed acoustic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kemlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.17192-17202. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.529238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal of RF signals via cascaded time-to-frequency and frequency-to-time mapping in frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Dandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.30316. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.564275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact real-time RF spectrum analyzer with 16 GHz instantaneous bandwidth based on photonic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (6), pp.1276-1286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optcon.485987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive distributed Rayleigh fiber sensing enabling the real-time monitoring of the refractive index with a sub-cm resolution by all-optical coherent pulse compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.479006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE recirculation effects in pulsed frequency shifted feedback lasers at large frequency shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroldo Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.484299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-directional frequency shifting loops for real-time processing of broadband RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07024. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-comb interferometry using frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07018-07018. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental SNR Limits Imposed by ASE in Frequency-Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (20), pp.6831-6844. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3178057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay photonic correlator for wideband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.325. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.442906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of Optical Pulse Trains Generated by Talbot Effect in Frequency Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.2336-2347. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3052041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical coherent pulse compression for dynamic laser ranging using an acousto-optic dual comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.430998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Talbot self-healing and noise mitigation of faulty periodic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.375703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gap-free dynamic waveform spectral analysis with nanosecond resolutions through analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ho Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of complex fast signals by bandwidth compression in frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1387-1390. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.385000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics-Based Real-Time Spectrogram Analysis of Broadband Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Azana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5356-5367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3010516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field Talbot waveforms generated by acousto-optic frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.12977. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.384515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards on-chip photonic-assisted radio-frequency spectral measurement and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Onori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.383247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary Energy‐Preserving Control of Optical Pulse Trains and Frequency Combs through Generalized Talbot Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ranging using coherent pulse compression with frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.12000. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional frequency-shifting loop for dual-comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (15), pp.3789. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative Talbot laser for generating tunable pulse train with a low phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2949226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acousto-optic optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyanandan Kanagaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14842. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable broadband optical field spectral shaping with megahertz resolution using a simple frequency shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12688-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs generated by acousto-optic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanagaraj Nithyanandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (23), pp.1878-1881. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2947655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subnoise Detection and Passive Amplification of Frequency Combs through Customized Coherent Spectral Energy Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064017. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.9.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpretation of Talbot self-healing effect and application to optical arbitrary waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary energy-preserving control of the line spacing of an optical frequency comb over six orders of magnitude through self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.021069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent multi-heterodyne spectroscopy using acousto-optic frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cȏme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable photonic generation of broadband chirped waveforms using a single CW laser and low-frequency electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2438. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-Induced Bidimensional Talbot Self-Imaging with Full Independent Period Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (13), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.133903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile photonic fractional Fourier transformation of optical and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Fourier transform-based description of the Talbot effect: application to analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnebelin Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000A62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (24), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.005784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kilohertz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Talbot patterns in angular self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Khebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1364. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.99.099999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the differential interference contrast in reinjected bimode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.9763 - 9763. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet broadband light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.1050-2947/2014/90(3)/033810(6). </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Talbot effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.112-213902-1 à 112-213902-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kHz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrahigh and tunable repetition rates in CW injection-seeded frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (issue 13), pp.15065-15074. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.015065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Optical Feedback Imaging (LOFI) controlled by an electronic feedback loop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2205-2215. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a plenoptic microscope based on laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.7294-7303. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.007294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and optically resolved imaging through scattering media by space-reversed propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4823-4825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture laser optical feedback imaging using a translational scanning with galvanometric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1639-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2247-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.476-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (13), pp.2514-2516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne beatings between frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.791. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an autodyne laser interferometer for high-speed confocal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of autodyne and heterodyne laser interferometry using a Nd:YVO4 microchip laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1741-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent microscopy by laser optical feedback imaging (LOFI) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.1557-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of autodyne and heterodyne laser interferometry for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Roussely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.2450. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.002450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of modeless lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Moldovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.400-415. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (24), pp.11494-11505. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana C. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Guillet de Chatellus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent characterization of an integrated ring resonator based on an acousto-optic frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image classification with a simple photonic perceptron based on heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11372018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic correlation of multi-GHz signals - Application to aperture synthesis in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11371944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time spectrum analysis of multi-GHz RF signals with 100% probability of interception in a simple photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Microwave Photonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP62612.2024.10736286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact photonic RF real-time spectrum analyzer with 16 GHz instantaneous bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay real-time photonic correlator for broadband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Rayleigh Fiber Sensing Enabling Quantitative Monitoring in Real Time of the Refractive Index with a Sub-cm Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenoptic microscope based on laser optical feedback imaging (LOFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Sensors </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain. pp.750 - 753, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth III-V-on-SiN laser with extended frequency chirp capability based on micro-transfer printing for high resolution distributed acoustic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kemlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.17192-17202. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.529238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal of RF signals via cascaded time-to-frequency and frequency-to-time mapping in frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Dandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.30316. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.564275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact real-time RF spectrum analyzer with 16 GHz instantaneous bandwidth based on photonic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (6), pp.1276-1286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optcon.485987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive distributed Rayleigh fiber sensing enabling the real-time monitoring of the refractive index with a sub-cm resolution by all-optical coherent pulse compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.479006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE recirculation effects in pulsed frequency shifted feedback lasers at large frequency shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroldo Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.484299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-directional frequency shifting loops for real-time processing of broadband RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07024. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-comb interferometry using frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07018-07018. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental SNR Limits Imposed by ASE in Frequency-Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (20), pp.6831-6844. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3178057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay photonic correlator for wideband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.325. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.442906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of Optical Pulse Trains Generated by Talbot Effect in Frequency Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.2336-2347. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3052041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical coherent pulse compression for dynamic laser ranging using an acousto-optic dual comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.430998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gap-free dynamic waveform spectral analysis with nanosecond resolutions through analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ho Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Talbot self-healing and noise mitigation of faulty periodic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.384. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.375703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of complex fast signals by bandwidth compression in frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1387-1390. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.385000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics-Based Real-Time Spectrogram Analysis of Broadband Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Azana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5356-5367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3010516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field Talbot waveforms generated by acousto-optic frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.12977. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.384515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards on-chip photonic-assisted radio-frequency spectral measurement and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Onori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.383247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary Energy‐Preserving Control of Optical Pulse Trains and Frequency Combs through Generalized Talbot Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ranging using coherent pulse compression with frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.12000. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative Talbot laser for generating tunable pulse train with a low phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2949226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional frequency-shifting loop for dual-comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (15), pp.3789. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acousto-optic optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyanandan Kanagaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14842. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable broadband optical field spectral shaping with megahertz resolution using a simple frequency shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12688-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs generated by acousto-optic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanagaraj Nithyanandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (23), pp.1878-1881. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2947655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subnoise Detection and Passive Amplification of Frequency Combs through Customized Coherent Spectral Energy Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064017. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.9.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpretation of Talbot self-healing effect and application to optical arbitrary waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary energy-preserving control of the line spacing of an optical frequency comb over six orders of magnitude through self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.021069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent multi-heterodyne spectroscopy using acousto-optic frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cȏme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable photonic generation of broadband chirped waveforms using a single CW laser and low-frequency electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2438. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-Induced Bidimensional Talbot Self-Imaging with Full Independent Period Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (13), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.133903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile photonic fractional Fourier transformation of optical and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Fourier transform-based description of the Talbot effect: application to analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnebelin Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000A62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (24), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.005784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kilohertz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Talbot patterns in angular self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Khebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1364. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.99.099999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the differential interference contrast in reinjected bimode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.9763 - 9763. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet broadband light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.1050-2947/2014/90(3)/033810(6). </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Talbot effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.112-213902-1 à 112-213902-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kHz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrahigh and tunable repetition rates in CW injection-seeded frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (issue 13), pp.15065-15074. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.015065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Optical Feedback Imaging (LOFI) controlled by an electronic feedback loop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2205-2215. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a plenoptic microscope based on laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.7294-7303. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.007294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture laser optical feedback imaging using a translational scanning with galvanometric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1639-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and optically resolved imaging through scattering media by space-reversed propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4823-4825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2247-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.476-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (13), pp.2514-2516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne beatings between frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.791. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an autodyne laser interferometer for high-speed confocal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of autodyne and heterodyne laser interferometry using a Nd:YVO4 microchip laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1741-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent microscopy by laser optical feedback imaging (LOFI) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.1557-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of autodyne and heterodyne laser interferometry for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Roussely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.2450. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.002450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of modeless lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Moldovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.400-415. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana C. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (24), pp.11494-11505. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tituan Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11371944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca Piqueras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11372018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP62612.2024.10736286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Bourdarot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe G. Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Glastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennanech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Dand&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.485987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019572v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggraef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Maestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.484299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggrae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3178057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.442906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3052041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Dur&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.430998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero Cort&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Deville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.375703" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Reddy Konatham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maram" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rusch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17119-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schnebelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aza&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385000" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3010516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391074" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.384515" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Onori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Burla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.383247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012000" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Duran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Djevarhidjian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2949226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyanandan Kanagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014842" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12688-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanagaraj Nithyanandan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2947655" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.9.064017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#527;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04822-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.133903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnebelin C&#244;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000A62" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005784" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373984v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000340" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.99.099999" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102193v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jacquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033810" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.213902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.007294" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752436v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709620v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709818v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660306v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000791" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.002450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca Piqueras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11372018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tituan Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11371944" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP62612.2024.10736286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Bourdarot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe G. Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Glastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennanech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Dand&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.485987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019572v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggraef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Maestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.484299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggrae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3178057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.442906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3052041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Dur&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.430998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Reddy Konatham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero Cort&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rusch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17119-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Deville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.375703" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schnebelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aza&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385000" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3010516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391074" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.384515" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Onori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Burla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.383247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012000" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2949226" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Duran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Djevarhidjian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003789" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyanandan Kanagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014842" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12688-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanagaraj Nithyanandan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2947655" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.9.064017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#527;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04822-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.133903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000340" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnebelin C&#244;me" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000A62" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.99.099999" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102193v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jacquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033810" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.213902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.007294" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709620v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752436v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709818v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660306v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000791" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.002450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>