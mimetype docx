--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Guillet de Chatellus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent characterization of an integrated ring resonator based on an acousto-optic frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image classification with a simple photonic perceptron based on heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11372018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic correlation of multi-GHz signals - Application to aperture synthesis in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11371944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time spectrum analysis of multi-GHz RF signals with 100% probability of interception in a simple photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Microwave Photonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP62612.2024.10736286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact photonic RF real-time spectrum analyzer with 16 GHz instantaneous bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay real-time photonic correlator for broadband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Rayleigh Fiber Sensing Enabling Quantitative Monitoring in Real Time of the Refractive Index with a Sub-cm Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenoptic microscope based on laser optical feedback imaging (LOFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Sensors </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain. pp.750 - 753, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth III-V-on-SiN laser with extended frequency chirp capability based on micro-transfer printing for high resolution distributed acoustic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kemlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.17192-17202. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.529238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal of RF signals via cascaded time-to-frequency and frequency-to-time mapping in frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Dandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.30316. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.564275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact real-time RF spectrum analyzer with 16 GHz instantaneous bandwidth based on photonic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (6), pp.1276-1286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optcon.485987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive distributed Rayleigh fiber sensing enabling the real-time monitoring of the refractive index with a sub-cm resolution by all-optical coherent pulse compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.479006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE recirculation effects in pulsed frequency shifted feedback lasers at large frequency shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroldo Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.484299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-directional frequency shifting loops for real-time processing of broadband RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07024. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-comb interferometry using frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07018-07018. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental SNR Limits Imposed by ASE in Frequency-Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (20), pp.6831-6844. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3178057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay photonic correlator for wideband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.325. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.442906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of Optical Pulse Trains Generated by Talbot Effect in Frequency Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.2336-2347. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3052041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical coherent pulse compression for dynamic laser ranging using an acousto-optic dual comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.430998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gap-free dynamic waveform spectral analysis with nanosecond resolutions through analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ho Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Talbot self-healing and noise mitigation of faulty periodic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.384. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.375703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of complex fast signals by bandwidth compression in frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1387-1390. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.385000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics-Based Real-Time Spectrogram Analysis of Broadband Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Azana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5356-5367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3010516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field Talbot waveforms generated by acousto-optic frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.12977. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.384515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards on-chip photonic-assisted radio-frequency spectral measurement and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Onori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.383247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary Energy‐Preserving Control of Optical Pulse Trains and Frequency Combs through Generalized Talbot Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ranging using coherent pulse compression with frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.12000. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative Talbot laser for generating tunable pulse train with a low phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2949226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional frequency-shifting loop for dual-comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (15), pp.3789. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acousto-optic optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyanandan Kanagaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14842. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable broadband optical field spectral shaping with megahertz resolution using a simple frequency shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12688-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs generated by acousto-optic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanagaraj Nithyanandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (23), pp.1878-1881. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2947655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subnoise Detection and Passive Amplification of Frequency Combs through Customized Coherent Spectral Energy Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064017. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.9.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpretation of Talbot self-healing effect and application to optical arbitrary waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary energy-preserving control of the line spacing of an optical frequency comb over six orders of magnitude through self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.021069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent multi-heterodyne spectroscopy using acousto-optic frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cȏme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable photonic generation of broadband chirped waveforms using a single CW laser and low-frequency electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2438. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-Induced Bidimensional Talbot Self-Imaging with Full Independent Period Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (13), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.133903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile photonic fractional Fourier transformation of optical and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Fourier transform-based description of the Talbot effect: application to analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnebelin Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000A62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (24), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.005784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kilohertz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Talbot patterns in angular self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Khebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1364. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.99.099999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the differential interference contrast in reinjected bimode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.9763 - 9763. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet broadband light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.1050-2947/2014/90(3)/033810(6). </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Talbot effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.112-213902-1 à 112-213902-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kHz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrahigh and tunable repetition rates in CW injection-seeded frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (issue 13), pp.15065-15074. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.015065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Optical Feedback Imaging (LOFI) controlled by an electronic feedback loop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2205-2215. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a plenoptic microscope based on laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.7294-7303. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.007294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture laser optical feedback imaging using a translational scanning with galvanometric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1639-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and optically resolved imaging through scattering media by space-reversed propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4823-4825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2247-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.476-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (13), pp.2514-2516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne beatings between frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.791. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an autodyne laser interferometer for high-speed confocal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of autodyne and heterodyne laser interferometry using a Nd:YVO4 microchip laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1741-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent microscopy by laser optical feedback imaging (LOFI) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.1557-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of autodyne and heterodyne laser interferometry for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Roussely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.2450. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.002450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of modeless lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Moldovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.400-415. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana C. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (24), pp.11494-11505. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Guillet de Chatellus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent characterization of an integrated ring resonator based on an acousto-optic frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Characterization of an Integrated Ring Resonator Based on an Acousto-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2026.3682537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth III-V-on-SiN laser with extended frequency chirp capability based on micro-transfer printing for high resolution distributed acoustic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kemlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.17192-17202. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.529238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal of RF signals via cascaded time-to-frequency and frequency-to-time mapping in frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Dandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.30316. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.564275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact real-time RF spectrum analyzer with 16 GHz instantaneous bandwidth based on photonic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (6), pp.1276-1286. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optcon.485987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive distributed Rayleigh fiber sensing enabling the real-time monitoring of the refractive index with a sub-cm resolution by all-optical coherent pulse compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.479006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE recirculation effects in pulsed frequency shifted feedback lasers at large frequency shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroldo Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15615. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.484299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-directional frequency shifting loops for real-time processing of broadband RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07024. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-comb interferometry using frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot de Borggrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.07018-07018. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental SNR Limits Imposed by ASE in Frequency-Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (20), pp.6831-6844. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3178057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay photonic correlator for wideband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.325. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.442906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of Optical Pulse Trains Generated by Talbot Effect in Frequency Shifting Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.2336-2347. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3052041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical coherent pulse compression for dynamic laser ranging using an acousto-optic dual comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.430998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time gap-free dynamic waveform spectral analysis with nanosecond resolutions through analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ho Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17119-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Talbot self-healing and noise mitigation of faulty periodic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.384. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.375703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurement of complex fast signals by bandwidth compression in frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1387-1390. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.385000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics-Based Real-Time Spectrogram Analysis of Broadband Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikrishna Reddy Konatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Azana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (19), pp.5356-5367. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3010516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field Talbot waveforms generated by acousto-optic frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.12977. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.384515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards on-chip photonic-assisted radio-frequency spectral measurement and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Onori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.383247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary Energy‐Preserving Control of Optical Pulse Trains and Frequency Combs through Generalized Talbot Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1900176. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201900176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ranging using coherent pulse compression with frequency shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Pousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.12000. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative Talbot laser for generating tunable pulse train with a low phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2949226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional frequency-shifting loop for dual-comb spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (15), pp.3789. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of acousto-optic optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyanandan Kanagaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.14842. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.014842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable broadband optical field spectral shaping with megahertz resolution using a simple frequency shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12688-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs generated by acousto-optic frequency-shifting loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanagaraj Nithyanandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Djevarhidjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (23), pp.1878-1881. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2947655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subnoise Detection and Passive Amplification of Frequency Combs through Customized Coherent Spectral Energy Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Maram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.064017. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.9.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpretation of Talbot self-healing effect and application to optical arbitrary waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary energy-preserving control of the line spacing of an optical frequency comb over six orders of magnitude through self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (16), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.021069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent multi-heterodyne spectroscopy using acousto-optic frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Durán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cȏme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable photonic generation of broadband chirped waveforms using a single CW laser and low-frequency electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Burla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2438. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction-Induced Bidimensional Talbot Self-Imaging with Full Independent Period Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (13), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.133903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile photonic fractional Fourier transformation of optical and RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Schnébelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Fourier transform-based description of the Talbot effect: application to analog signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schnebelin Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.000A62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generality of the Talbot condition for inducing self-imaging effects on periodic objects: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (24), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.005784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kilohertz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Talbot patterns in angular self-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Khebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1364. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.99.099999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the differential interference contrast in reinjected bimode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.9763 - 9763. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.009763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet broadband light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.1050-2947/2014/90(3)/033810(6). </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Talbot effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.112-213902-1 à 112-213902-5. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical real-time Fourier transformation with kHz resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Romero Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a plenoptic microscope based on laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.7294-7303. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.007294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrahigh and tunable repetition rates in CW injection-seeded frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (issue 13), pp.15065-15074. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.015065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Optical Feedback Imaging (LOFI) controlled by an electronic feedback loop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2205-2215. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture laser optical feedback imaging using a translational scanning with galvanometric mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1639-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and optically resolved imaging through scattering media by space-reversed propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4823-4825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2247-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne beatings between frequency-shifted feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.791. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optic laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (13), pp.2514-2516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synthetic aperture laser optical feedback imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.476-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an autodyne laser interferometer for high-speed confocal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional white-laser imaging to study brain oxygen uncoupling/recoupling in songbirds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.1170. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2010.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of autodyne and heterodyne laser interferometry using a Nd:YVO4 microchip laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1741-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III. Edited by Hielscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8088, pp.8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent microscopy by laser optical feedback imaging (LOFI) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.1557-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of autodyne and heterodyne laser interferometry for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Roussely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.2450. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.27.002450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of modeless lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Cristina Moldovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.400-415. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana C. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Pique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (24), pp.11494-11505. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single shot streak camera: application to real-time in vivo songbird neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.439025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic correlation of multi-GHz signals - Application to aperture synthesis in radio astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tituan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11371944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image classification with a simple photonic perceptron based on heterodyne detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cuenca Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Fernández-Pousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Quebec City, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp65272.2025.11372018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact photonic RF real-time spectrum analyzer with 16 GHz instantaneous bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time spectrum analysis of multi-GHz RF signals with 100% probability of interception in a simple photonic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Microwave Photonics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP62612.2024.10736286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-delay real-time photonic correlator for broadband RF signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3002288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Rayleigh Fiber Sensing Enabling Quantitative Monitoring in Real Time of the Refractive Index with a Sub-cm Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenoptic microscope based on laser optical feedback imaging (LOFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Glastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Sensors </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain. pp.750 - 753, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved and spectral-resolved optical imaging to study brain hemodynamics in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.11, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.889799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00628818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Diffuse spectrale & spatiale : réponse hémodynamique cérébrale à une stimulation acoustique chez le diamant mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">opt-diag 2009, 7ième colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie Optique Picoseconde (POT) spectrale & spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIE 5.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse optical tomography with an amplified ultrafast laser and a single-shot streak camera: application to real-time in vivo songbird neuro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolat Verjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detectors and Associated Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany. pp.59640M, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.624775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00384394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca Piqueras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11372018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tituan Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11371944" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP62612.2024.10736286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Bourdarot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe G. Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Glastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennanech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529238" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Dand&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.485987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019572v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggraef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Maestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.484299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggrae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3178057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.442906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3052041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Dur&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.430998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Reddy Konatham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero Cort&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rusch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17119-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Deville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.375703" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schnebelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aza&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385000" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3010516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391074" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.384515" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Onori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Burla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.383247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012000" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2949226" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Duran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Djevarhidjian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003789" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyanandan Kanagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014842" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12688-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanagaraj Nithyanandan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2947655" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.9.064017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#527;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04822-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.133903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000340" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnebelin C&#244;me" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000A62" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005784" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.99.099999" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102193v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jacquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hugon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033810" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.213902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.007294" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709620v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752436v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709818v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660306v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000791" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.002450" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2026.3682537" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pennanech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.529238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Dand&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.564275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optcon.485987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019572v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggraef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroldo Maestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Torregrosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pousa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.484299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot de Borggrae" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3178057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.442906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3052041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Dur&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.430998" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Reddy Konatham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero Cort&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rusch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17119-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Deville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.375703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schnebelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aza&#241;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385000" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3010516" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Clement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Pousa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.384515" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Onori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Burla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.383247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900176" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.012000" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2949226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Duran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Djevarhidjian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003789" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyanandan Kanagaraj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014842" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315349v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12688-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanagaraj Nithyanandan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2947655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.9.064017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001467" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.021069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#527;me Schn&#233;belin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04822-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.133903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000907" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnebelin C&#244;me" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000A62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005784" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.99.099999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jacquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hugon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033810" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.213902" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Glastre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.007294" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015065" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002205" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709620v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752436v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709818v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000791" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660306v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramstein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2010.189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889799" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Roussely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.002450" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verjat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.439025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534613v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tituan Allain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11371944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cuenca Piqueras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp65272.2025.11372018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002261" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP62612.2024.10736286" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Bourdarot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe G. Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002288" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232757" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00628818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005210v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00384394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Verjat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.624775" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>