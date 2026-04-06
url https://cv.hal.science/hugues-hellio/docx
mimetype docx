--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intercommunalité, contractualisation et transition écologique. Les CRTE en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs d'émission de carbone: quelle perspectives de soutien aux technologies émergentes de l'économie circulaire du carbone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566135v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04566146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMC, propriété intellectuelle et lutte contre la COVID-19 : un schéma vaccinal théorique ou incomplet</w:t>
               </w:r>
@@ -1029,165 +1029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux instruments du droit international du climat et de la biodiversité. De Paris 2015 à Kuming-Montréal 2022, les contributions déterminées et commitments nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre de la biodiversité dans la société internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Gabon et Université Omar-Bongo de Libreville, Mar 2023, Libreville, Gabon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arbre(s) et lutte contre les changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbre(s) et droit(s) : défis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDEP (UR2471), Oct 2023, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567134v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04567130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap zéro carbone : Tribulations à Bejaïa d’un chercheur du droit du climat, de la promenade Fibonacci, passeur du zéro, au cap Carbon</w:t>
               </w:r>
@@ -1958,380 +1958,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les données numériques, nouvel objet et enjeux de souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. Nevejans (dir.), Données et technologies numériques. Approches juridique, scientifique et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 167-176., 2021, 284934561X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repenser l’architecture des accords commerciaux au regard de la lutte climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique d’un "droit climatique" au service de la trajectoire 1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2021, 978-2-233-00981-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les données numériques, nouvel objet et enjeux de souveraineté</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facilitation des échanges et mesures environnementales. Expérience européenne, contraintes ou opportunités pour le Vietnam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. Nevejans (dir.), Données et technologies numériques. Approches juridique, scientifique et éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp. 167-176., 2021, 284934561X</w:t>
+              <w:t xml:space="preserve">M.-P. Lanfranchi (dir.), Facilitation des échanges : expériences européennes et leçons pour le Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp. 173-188., 2019, 978-2-7314-1131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Facilitation des échanges et mesures environnementales. Expérience européenne, contraintes ou opportunités pour le Vietnam ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contributions déterminées au niveau national de l’Accord de Paris devant le juge international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, pp. 173-188., 2019, 978-2-7314-1131-7</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les procès climatiques entre le national et l’international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2018, 978-2-233-00885-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04253260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques du droit de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Van Lang (dir.), Penser et mettre en œuvre les transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp. 33-42., 2018, 978-2-84934-294-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558043v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04253260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HFC : histoire d’une formation de complexe jusqu’à l’amendement de Kigali</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hellio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566146v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Ta&#239;ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hellio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Ta&#239;ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>