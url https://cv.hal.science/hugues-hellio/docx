--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -822,165 +822,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solidarité territoriale et transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VARIATIONS ACTUELLES AUTOUR DE LA SOLIDARITE TERRITORIALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dijon (CREDESPO) et Université d'Artois (CDEP), Sep 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit international de l’environnement, berceau conceptuel des générations futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les sens des générations futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camila Perruso; Florian Savonitto; Remy Prouvèze; Université Paul-Valéry Montpellier 3, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935403v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04935380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de la trajectoire dans le contentieux environnemental</w:t>
               </w:r>
@@ -1029,165 +1029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arbre(s) et lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbre(s) et droit(s) : défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDEP (UR2471), Oct 2023, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux instruments du droit international du climat et de la biodiversité. De Paris 2015 à Kuming-Montréal 2022, les contributions déterminées et commitments nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre et désordre de la biodiversité dans la société internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Gabon et Université Omar-Bongo de Libreville, Mar 2023, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567130v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04567134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap zéro carbone : Tribulations à Bejaïa d’un chercheur du droit du climat, de la promenade Fibonacci, passeur du zéro, au cap Carbon</w:t>
               </w:r>
@@ -2481,52 +2481,155 @@
               <w:t xml:space="preserve">, 2022, pp.369-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Organisation mondiale du commerce et les normes relatives à l'environnement. Recherches sur la technique de l'exception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université Panthéon Assas (Paris 2), 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05593992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2673,51 +2776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hellio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Ta&#239;ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hellio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Ta&#239;ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05593992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>