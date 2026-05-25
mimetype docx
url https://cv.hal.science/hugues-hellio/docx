--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs d'émission de carbone: quelle perspectives de soutien aux technologies émergentes de l'économie circulaire du carbone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, contractualisation et transition écologique. Les CRTE en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566146v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04566135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMC, propriété intellectuelle et lutte contre la COVID-19 : un schéma vaccinal théorique ou incomplet</w:t>
               </w:r>
@@ -822,165 +822,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit international de l’environnement, berceau conceptuel des générations futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les sens des générations futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camila Perruso; Florian Savonitto; Remy Prouvèze; Université Paul-Valéry Montpellier 3, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solidarité territoriale et transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VARIATIONS ACTUELLES AUTOUR DE LA SOLIDARITE TERRITORIALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dijon (CREDESPO) et Université d'Artois (CDEP), Sep 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935380v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04935403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de la trajectoire dans le contentieux environnemental</w:t>
               </w:r>
@@ -1958,169 +1958,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repenser l’architecture des accords commerciaux au regard de la lutte climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique d’un "droit climatique" au service de la trajectoire 1.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2021, 978-2-233-00981-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04253263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les données numériques, nouvel objet et enjeux de souveraineté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N. Nevejans (dir.), Données et technologies numériques. Approches juridique, scientifique et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp. 167-176., 2021, 284934561X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558170v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04253263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation des échanges et mesures environnementales. Expérience européenne, contraintes ou opportunités pour le Vietnam ?</w:t>
               </w:r>
@@ -2169,169 +2169,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques du droit de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Van Lang (dir.), Penser et mettre en œuvre les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 33-42., 2018, 978-2-84934-294-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les contributions déterminées au niveau national de l’Accord de Paris devant le juge international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les procès climatiques entre le national et l’international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2018, 978-2-233-00885-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253260v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04558043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HFC : histoire d’une formation de complexe jusqu’à l’amendement de Kigali</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hellio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Ta&#239;ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05593992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hellio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566146v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04558043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Ta&#239;ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05593992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>