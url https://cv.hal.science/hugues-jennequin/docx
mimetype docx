--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1166,1764 +1166,1846 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambitions et stratégies différenciées d’orientation vers le supérieur des élèves de lycée général d’origine rurale en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Hucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude ruralité vs urbanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Caen, Université de Caen Normandie, Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesurer et Anticiper la vulnérabilité des territoires face aux risques de délocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis N Miotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques de l'université de Toulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts des migrants et institutions de microfinance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Economie du développement et de la transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Economie du Développement et de la transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Elif Unan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberalization of the telecommunications sector: Stakes and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
+              <w:t xml:space="preserve">EAEPE/PRESOM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque of the Location of industries in MENA countries, in EU an NPS: a comparative analysis?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...89 lines deleted...]
-                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS: a Comparative Analysis?</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS: a Comparative Analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is telecommunications regulation efficient? an international perpective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Telecommunications Society (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Perth, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation dans le secteur des télécommunications est-elle efficiente?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulation des services d'intérêt général en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU enlargement: what does it change for the European economic geography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics, History and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secteur tertiaire différencié et qualification de la main d'oeuvre : un modèle d'économie géographique tri-sectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vèmes doctoriales du CEPII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Saint-Denis - MSH, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secteur tertiaire différencié et qualification de la main d'oeuvre : un modèle d'économie géographique tri-sectoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème journées du SESAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secteur tertiaire différencié et qualification de la main d'oeuvre : un modèle d'économie géographique tri-sectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services and Regional Development - XIIIème conférence internationale du RESER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences de l'élargissement sur la géographie économique européenne : les tendances de la spécialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Transmission Post-socialiste à l'Intégration Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration Régionale et Géographie Economique Européenne : Quelques résultats Empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration Régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Aix-en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rôle de la Mobilité du Travail dans la Localisation des Activités : une Revue Critique de la Littérature d'Economie Géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration Régionale - Université d'automne du GRECOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Girona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2933,51 +3015,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler le secteur des télécommunications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2986,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.320, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3040,210 +3122,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature protéiforme de la décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Epitoge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédéralisme, Décentralisation et Régionalisation de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Rencontre de trois Ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel de Vriése</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lucchini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mise en Culture des Friches Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2016, Histoire &amp; Patrimoines, 9791024004600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler le secteur des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3259,73 +3341,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réguler le secteur des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.xx/xx, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicences de l'élargissement sur la géographie économique européenne : les tendances de la spécialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3354,51 +3436,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les incertitudes du grand élargissement. L'Europe centrale et balte dans l'intégration européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, pp. 67-90, 2004, Pays de l'EST</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3408,1408 +3490,1408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00225021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00225017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00225024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants de localisation et rôle des services intensifs en connaissance : les enseignements d'un modèle d'économie géographique tri-sectoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS : a Comparative Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision prospective de l'économie Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">C. Boboc-Trandas</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation française dans le secteur des télécommunications est-elle efficace? Analyse à partir d'une perspective internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déterminants de localisation et rôle des services intensifs en connaissance : les enseignements d'un modèle d'économie géographique tri-sectoriel</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00206943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire économique de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel économique et technologique de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS : a Comparative Analysis?</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secteur tertiaire différencié et qualification de la main d'oeuvre : un modèle d'économie géographique tri-sectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00206957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences économiques et sociales de l'élargissement de l'UE aux pays d'Europe de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Flacher</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00206950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration Régionale et Géographie Economique Européenne : Quelques résultats Empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire économique de la Bretagne</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rôle de la Mobilité du Travail dans la Localisation des Activités : une Revue Critique de la Littérature d'Economie Géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le potentiel économique et technologique de la Bretagne</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie géographique et l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Secteur tertiaire différencié et qualification de la main d'oeuvre : un modèle d'économie géographique tri-sectoriel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles d'économie géographique : éléments d'analyse et ouverture sur l'exemple de l'intégration économique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003</w:t>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,117 +4901,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites de l'effet de saillance après un accident industriel majeur : évidence empirique suite à l’incendie Lubrizol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Viroleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4939,144 +5021,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête socio-économique suite à l’incendie Lubrizol-Normandie Logistique : Perception,Adaptations et Évaluation d’une culture multi-risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Briand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Viroleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université rouen normandie; Région normandie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5223,51 +5305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Hucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2014.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642060701856142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis N Miotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Milan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Hucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2014.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642060701856142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis N Miotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Milan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>