--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1377,50 +1377,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Economie du développement et de la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Economie du Développement et de la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermond-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transferts des migrants et institutions de microfinance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1442,643 +2012,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque of the Location of industries in MENA countries, in EU an NPS: a comparative analysis?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...495 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00205037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberalization of the telecommunications sector: Stakes and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2094,163 +2176,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEPE/PRESOM Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS: a Comparative Analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
@@ -2264,75 +2264,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00204979v1</w:t>
+                <w:t xml:space="preserve">halshs-00224995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS: a Comparative Analysis?</w:t>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
@@ -2346,51 +2346,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00224995v1</w:t>
+                <w:t xml:space="preserve">halshs-00204979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is telecommunications regulation efficient? an international perpective</w:t>
               </w:r>
@@ -3588,67 +3588,181 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00225024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-00225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3696,171 +3810,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00225017v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">halshs-00225024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Hucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2014.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642060701856142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis N Miotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Milan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Hucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2014.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642060701856142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis N Miotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Milan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>