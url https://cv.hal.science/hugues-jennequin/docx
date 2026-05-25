--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1426,73 +1426,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00363517v1</w:t>
+                <w:t xml:space="preserve">halshs-00363515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
@@ -1616,73 +1616,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00363515v1</w:t>
+                <w:t xml:space="preserve">halshs-00363517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Hucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2014.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642060701856142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis N Miotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Milan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Hucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2014.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642060701856142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis N Miotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Milan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>