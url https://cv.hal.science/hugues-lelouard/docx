--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -324,325 +324,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M cell maturation and cDC activation determine the onset of adaptive immune priming in the neonatal Peyer’s patch</w:t>
+                <w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Torow</w:t>
+                <w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronghui Li</w:t>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charles Adrian Hitch</w:t>
+                <w:t xml:space="preserve">Camille Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Mingels</w:t>
+                <w:t xml:space="preserve">Cécilia Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahed Al Bounny</w:t>
+                <w:t xml:space="preserve">Margaux Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (6), pp.1220-1238.e7. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285701v1</w:t>
+                <w:t xml:space="preserve">hal-04239631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t>
+                <w:t xml:space="preserve">M cell maturation and cDC activation determine the onset of adaptive immune priming in the neonatal Peyer’s patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t>
+                <w:t xml:space="preserve">Natalia Torow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fenouil</w:t>
+                <w:t xml:space="preserve">Ronghui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Wagner</w:t>
+                <w:t xml:space="preserve">Thomas Charles Adrian Hitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Luciani</w:t>
+                <w:t xml:space="preserve">Clemens Mingels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lagier</w:t>
+                <w:t xml:space="preserve">Shahed Al Bounny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (6), pp.1220-1238.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239631v1</w:t>
+                <w:t xml:space="preserve">hal-04285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Species to Regional and Local Specialization of Intestinal Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -715,64 +715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal key steps in early‐life intestinal immune system development and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Torow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hornef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,51 +832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic cell functions in the inductive and effector sites of intestinal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Tobias Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation Paths of Peyer’s Patch LysoDCs Are Linked to Sampling Site Positioning, Migration, and T Cell Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Bonnardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), pp.107479. </w:t>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some news from the unknown soldier, the Peyer's patch macrophage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Bonnardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1315,291 +1315,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peyer’s Patch Mononuclear Phagocyte System at Steady State and during Infection</w:t>
+                <w:t xml:space="preserve">Distribution, location, and transcriptional profile of Peyer’s patch conventional DC subsets at steady state and under TLR7 ligand stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Da Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">J. Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01254⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.1412-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mi.2017.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994238v1</w:t>
+                <w:t xml:space="preserve">hal-02143422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, location, and transcriptional profile of Peyer’s patch conventional DC subsets at steady state and under TLR7 ligand stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Peyer’s Patch Mononuclear Phagocyte System at Steady State and during Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lelouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (6), pp.1412-1430. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mi.2017.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143422v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of the Peyer's patch mononuclear phagocyte system</w:t>
               </w:r>
@@ -2513,298 +2513,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit-Paitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 11 (14), pp.3141-3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0968-0896(03)00235-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154122v1</w:t>
+                <w:t xml:space="preserve">hal-03016636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Petit</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 11 (14), pp.3141-3152. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03016636v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2880,51 +2880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B63616C7"/>
+    <w:nsid w:val="284488CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3111,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-lelouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9205-5011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18860345X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M Pellegrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiena Hysenaj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55799-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charles Adrian Hitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Mingels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahed Al Bounny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2023.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.624213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hornef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Tobias Hager" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Cerovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00448-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.27062.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Martens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnardel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonifay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chasson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardel Johnny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cl&#233;ment Da" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monta&#241;ana-Sanchis Frederic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel Jean-Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.11.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chollat-Namy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.09.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ines Marchesini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico K Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Clavarino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ceppi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200707166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-lelouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9205-5011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18860345X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M Pellegrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiena Hysenaj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55799-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charles Adrian Hitch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Mingels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahed Al Bounny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2023.04.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.624213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hornef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Tobias Hager" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Cerovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00448-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.27062.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Martens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonifay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01254" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardel Johnny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cl&#233;ment Da" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monta&#241;ana-Sanchis Frederic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel Jean-Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.11.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chollat-Namy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.09.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ines Marchesini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico K Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Clavarino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ceppi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200707166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>