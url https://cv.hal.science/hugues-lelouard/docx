--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -1,2825 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2773 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Lelouard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hugues-lelouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9205-5011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18860345X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gzhZeOoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brucella abortus impairs T lymphocyte responsiveness by mobilizing IL-1RA-secreting omental neutrophils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin M Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela González-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisiena Hysenaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.862. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55799-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyer’s patch phagocytes acquire specific transcriptional programs that influence their maturation and activation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.527-547. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mucimm.2023.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell maturation and cDC activation determine the onset of adaptive immune priming in the neonatal Peyer’s patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charles Adrian Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Mingels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahed Al Bounny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (6), pp.1220-1238.e7. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2023.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal key steps in early‐life intestinal immune system development and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hornef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.16047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell functions in the inductive and effector sites of intestinal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Tobias Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Cerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (9), pp.103059. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41385-021-00448-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Species to Regional and Local Specialization of Intestinal Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.624213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Paths of Peyer’s Patch LysoDCs Are Linked to Sampling Site Positioning, Migration, and T Cell Priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Arroyo Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.107479. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPHIR: a Shiny application to analyze tissue section images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.1276. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.27062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some news from the unknown soldier, the Peyer's patch macrophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbet Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330 (SI), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, location, and transcriptional profile of Peyer’s patch conventional DC subsets at steady state and under TLR7 ligand stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.1412-1430. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2017.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peyer’s Patch Mononuclear Phagocyte System at Steady State and during Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the Peyer's patch mononuclear phagocyte system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardel Johnny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Clément Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montañana-Sanchis Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorvel Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gdata.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate and Adaptive Immune Functions of Peyer's Patch Monocyte-Derived Cells Article Innate and Adaptive Immune Functions of Peyer's Patch Monocyte-Derived Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Tamoutounour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.770-784. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2015.03.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyer's Patch Dendritic Cells Sample Antigens by Extending Dendrites Through M Cell-Specific Transcellular Pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Bovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gorvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (3), pp.592-601.e3. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting roles of macrophages and dendritic cells in controlling initial pulmonary Brucella infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana P Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Devilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Bovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (12), pp.3458-71. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201040497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic bacteria and dead cells are internalized by a unique subset of Peyer's Patch dendritic cells that express lysozyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Bovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chollat-Namy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2009.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brucella control of dendritic cell maturation is dependent on the TIR-containing protein Btp1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana P Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ines Marchesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.e21. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.0040021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of translation is required for dendritic cell function and survival during activation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico K Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahirana Camosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Clavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ceppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (7), pp.1427-39. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200707166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new β-amyloid peptide production inhibitors and their activities on various classes of protease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Petit-Paitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quéléver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (14), pp.3141-3152. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0968-0896(03)00235-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new 3-alkoxy-7-amino-4-chloro-isocoumarin derivatives as new b-amyloid peptide production inhibitors and their activities on various classes of protease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quéléver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alves da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.3141-3152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2880,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="284488CE"/>
+    <w:nsid w:val="65C9FDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3111,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-lelouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9205-5011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18860345X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M Pellegrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiena Hysenaj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55799-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charles Adrian Hitch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Mingels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahed Al Bounny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2023.04.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.624213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hornef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Tobias Hager" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Cerovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00448-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.27062.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Martens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonifay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01254" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardel Johnny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cl&#233;ment Da" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monta&#241;ana-Sanchis Frederic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel Jean-Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.11.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chollat-Namy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.09.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ines Marchesini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico K Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Clavarino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ceppi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200707166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-lelouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9205-5011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18860345X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gzhZeOoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin M Pellegrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Espinoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh R Shayan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiena Hysenaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55799-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Arroyo Portilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Luciani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lagier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2023.05.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghui Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charles Adrian Hitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Mingels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahed Al Bounny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2023.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hornef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Tobias Hager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Cerovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00448-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.624213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bonnardel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.03.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.27062.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Martens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonifay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2017.30" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardel Johnny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cl&#233;ment Da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monta&#241;ana-Sanchis Frederic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel Jean-Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.05.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Bovis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.11.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chollat-Namy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.09.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ines Marchesini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fugier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jolly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico K Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Clavarino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ceppi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200707166" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit-Paitel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(03)00235-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZB8K5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alves da Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>