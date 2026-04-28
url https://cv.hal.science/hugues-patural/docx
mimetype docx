--- v0 (2026-03-09)
+++ v1 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1436,6559 +1436,5829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how to assess autonomic nervous system maturation in neonatal care units: A practical overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical value of serial quantitative analysis of cytomegalovirus DNA in blood and saliva over the first 24 months of life congenital infection: the French Cymepedia Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pichot</w:t>
+                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Roche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2023.102855⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.197-204.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2022.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812186v1</w:t>
+                <w:t xml:space="preserve">hal-03903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Performance of the Ages and Stages Questionnaire: Influence of Maternal Education Level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+                <w:t xml:space="preserve">Impact of Early Hemoglobin Levels on Neurodevelopment Outcomes of Two-Year-Olds in Very Preterm Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Pirrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children10030449⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10020209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808032v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical value of serial quantitative analysis of cytomegalovirus DNA in blood and saliva over the first 24 months of life congenital infection: the French Cymepedia Cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why, when and how to assess autonomic nervous system maturation in neonatal care units: A practical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.102855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2023.102855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2022.09.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03903498v1</w:t>
+                <w:t xml:space="preserve">hal-04858428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how to assess autonomic nervous system maturation in neonatal care units: A practical overview</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neonatal outcomes for women at risk of preterm delivery given half dose versus full dose of antenatal betamethasone: a randomised, multicentre, double-blind, placebo-controlled, non-inferiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Doret-Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2023.102855⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400 (10352), pp.592-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01535-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808028v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Early Hemoglobin Levels on Neurodevelopment Outcomes of Two-Year-Olds in Very Preterm Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Factors associated with poor neurological outcome in children after abusive head trauma: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Regeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children10020209⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.105779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2022.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248318v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Value of Serial Quantitative Analysis of Cytomegalovirus DNA in Blood and Saliva Over the First 24 Months of Life in Congenital Infection: The French Cymepedia Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Maillotte</w:t>
+                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2022.09.040⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858450v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how to assess autonomic nervous system maturation in neonatal care units: A practical overview</w:t>
+                <w:t xml:space="preserve">Heart Rate Variability Analysis to Evaluate Autonomic Nervous System Maturation in Neonates: An Expert Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2023.102855⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.860145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858428v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how to assess autonomic nervous system maturation in neonatal care units: A practical overview</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of maturation in preterm infants through an ensemble machine learning algorithm using physiological signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2023.102855⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.400-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2021.3093096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806582v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with poor neurological outcome in children after abusive head trauma: A multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Wroblewski</w:t>
+                <w:t xml:space="preserve">Polyclonal expansion of TCR Vb 21.3 + CD4 + and CD8 + T cells is a hallmark of multisystem inflammatory syndrome in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenz Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khaldi-Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2022.105779⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (59), pp.eabh1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abh1516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858513v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Cohort Profile: the Etude Epidémiologique sur les Petits Ages Gestationnels-2 (EPIPAGE-2) preterm birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Benhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1428-1429m. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaa282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897770v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal outcomes for women at risk of preterm delivery given half dose versus full dose of antenatal betamethasone: a randomised, multicentre, double-blind, placebo-controlled, non-inferiority trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Claris</w:t>
+                <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus which will develop severe long‐term sequelae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐f. Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01535-5⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872891v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability Analysis to Evaluate Autonomic Nervous System Maturation in Neonates: An Expert Opinion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus who will develop severe long-term sequelae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.860145⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858499v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of maturation in preterm infants through an ensemble machine learning algorithm using physiological signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Flamant</w:t>
+                <w:t xml:space="preserve">A randomized EPIREMED protocol study on the long-term visuo spatial effects of very preterm children with a working memory deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2021.3093096⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-021-02867-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480247v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyclonal expansion of TCR Vb 21.3 + CD4 + and CD8 + T cells is a hallmark of multisystem inflammatory syndrome in children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+                <w:t xml:space="preserve">Malignant pertussis in infants: factors associated with mortality in a multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coquaz-Garoudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ploin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pouyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien-Frederic Baleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abh1516⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00856-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298662v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus which will develop severe long‐term sequelae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Couderc</w:t>
+                <w:t xml:space="preserve">Autonomic Cardiac Reactivity to Painful Procedures Under Hypnosis in Pediatric Emergencies: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (3), pp.267 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2018.1564013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858532v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort Profile: the Etude Epidémiologique sur les Petits Ages Gestationnels-2 (EPIPAGE-2) preterm birth cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lebeaux</w:t>
+                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12‐hr shifts and their coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaa282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (5), pp.962-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858524v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized EPIREMED protocol study on the long-term visuo spatial effects of very preterm children with a working memory deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
+                <w:t xml:space="preserve">Esophageal perforation in eosinophilic esophagitis: five cases in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Triolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-021-02867-x⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.E830-E833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0914-2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858533v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus who will develop severe long-term sequelae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the sleep position of infants and embroidered “I sleep on my back” sleeping bags in maternity hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.297 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639291v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant pertussis in infants: factors associated with mortality in a multicenter cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien-Frederic Baleine</w:t>
+                <w:t xml:space="preserve">National Variations in Recent Trends of Sudden Unexpected Infant Death Rate in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Visme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Harrewijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00856-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.179-185.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236070v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant pertussis in infants: factors associated with mortality in a multicenter cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien-Frederic Baleine</w:t>
+                <w:t xml:space="preserve">Ampicillin Treatment Increases Placental Interleukin-1 Beta Concentration and Polymorphonuclear Infiltration in Group B &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Streptococcus&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;-Induced Chorioamnionitis: A Preclinical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00856-y⟩</w:t>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.369 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000506906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858521v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Cardiac Reactivity to Painful Procedures Under Hypnosis in Pediatric Emergencies: A Feasibility Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roche</w:t>
+                <w:t xml:space="preserve">Baby cry recognition is independent of motherhood but improved by experience and exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029157.2018.1564013⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1921), pp.20192499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858547v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12‐hr shifts and their coping strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decalonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858530v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baby cry recognition is independent of motherhood but improved by experience and exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2499⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858538v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampicillin Treatment Increases Placental Interleukin-1 Beta Concentration and Polymorphonuclear Infiltration in Group B &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Streptococcus&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;-Induced Chorioamnionitis: A Preclinical Study</w:t>
+                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000506906⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858554v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Variations in Recent Trends of Sudden Unexpected Infant Death Rate in Western Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Levieux</w:t>
+                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12-hr shifts and their coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inge Harrewijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.06.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032292v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esophageal perforation in eosinophilic esophagitis: five cases in children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Triolo</w:t>
+                <w:t xml:space="preserve">Dysautonomia in Childhood Cancer Survivors: A Widely Underestimated Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Casagranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trombert-Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faure-Conter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0914-2711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2018.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902551v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the sleep position of infants and embroidered “I sleep on my back” sleeping bags in maternity hospitals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early polysomnographic characteristics associated with neurocognitive development at 36 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858565v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12‐hr shifts and their coping strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomic maturation from birth to 2 years normative values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.e01300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858542v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Teyssier</w:t>
+                <w:t xml:space="preserve">Sequelae of Congenital Cytomegalovirus Following Maternal Primary Infections Are Limited to Those Acquired in the First Trimester of Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Faure-Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (9), pp.1526-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciy1128/5267872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858557v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case report: Staphylococcus aureus endocarditis in 2 premature newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duperril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Vuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (1), pp.e13549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868692v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Teyssier</w:t>
+                <w:t xml:space="preserve">Improving methodology in heart rate variability analysis for the premature infants: Impact of the time length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Nguyen Phuc Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493895v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02272087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12-hr shifts and their coping strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184646v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysautonomia in Childhood Cancer Survivors: A Widely Underestimated Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Faure-Conter</w:t>
+                <w:t xml:space="preserve">The acoustic space of pain: cries as indicators of distress recovering dynamics in pre-verbal infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Koutseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jayao.2018.0021⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1344931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858570v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequelae of Congenital Cytomegalovirus Following Maternal Primary Infections Are Limited to Those Acquired in the First Trimester of Pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garcia</w:t>
+                <w:t xml:space="preserve">Altered sleep architecture during the first months of life in infants born to depressed mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Porcher-Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciy1128/5267872⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858597v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Staphylococcus aureus endocarditis in 2 premature newborns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rayet</w:t>
+                <w:t xml:space="preserve">Sleep Trajectories Among Pregnant Women and the Impact on Outcomes: A Population-Based Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013549⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.1139-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-016-2212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858581v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early polysomnographic characteristics associated with neurocognitive development at 36 months of age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+                <w:t xml:space="preserve">Severe infantile isolated exocrine pancreatic insufficiency caused by the complete functional loss of the SPINK1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Talbotec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareen Billiemaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (12), pp.1660-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093563v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02862494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic maturation from birth to 2 years normative values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Franco</w:t>
+                <w:t xml:space="preserve">Shielding Parenteral Nutrition Solutions From Light: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (6), pp.729-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0148607114537523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088218v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving methodology in heart rate variability analysis for the premature infants: Impact of the time length</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pichot</w:t>
+                <w:t xml:space="preserve">La liaison hôpital–PMI dans la Loire : état des lieux et optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lavaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220692⟩</w:t>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.62 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02272087v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered sleep architecture during the first months of life in infants born to depressed mothers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Porcher-Guinet</w:t>
+                <w:t xml:space="preserve">Postnatal autonomic activity in the preterm lamb.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie St-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beuchée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.242-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365100v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+                <w:t xml:space="preserve">Prospective follow-up of hospital-acquired diarrhoea in 28 paediatric wards of the south-east part of France during a winter season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benzait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.131-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093531v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acoustic space of pain: cries as indicators of distress recovering dynamics in pre-verbal infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">The procedures of hygiene to control hospital-acquired diarrhoea in paediatric wards: a multicentre audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benzait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663191v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Trajectories Among Pregnant Women and the Impact on Outcomes: A Population-Based Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+                <w:t xml:space="preserve">Reported Measures of Hygiene and Incidence Rates for Hospital-Acquired Diarrhea in 31 French Pediatric Wards: Is There Any Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benzait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.520-525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093542v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe infantile isolated exocrine pancreatic insufficiency caused by the complete functional loss of the SPINK1 gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Touraine</w:t>
+                <w:t xml:space="preserve">Associations between nocturnal autonomic activity in infancy and later neurocognitive development: the AuBE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...499 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Sleep 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berthelot</w:t>
-[...312 lines deleted...]
-                <w:t xml:space="preserve">hal-00427438v1</w:t>
+                <w:t xml:space="preserve">hal-05401013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech transformer models for extracting information from baby cries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Lego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,92 +7280,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Child Computer Interaction - WOCCI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Nijmegen, Netherlands. pp.11 - 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/wocci.2025-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean 3D Dispersion for Automatic General Movement Assessment of Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8140,106 +7410,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04190727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustic space of pain: How human baby cries code for distress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8247,523 +7517,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2403-2403, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of linear and non-linear heart rate variability indices between preterm infants at their theoretical term age and full term newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Helander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Värri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of the European Medical and Biological Engineering Conference, EMBEC 2017 and Nordic-Baltic Conference on Biomedical Engineering and Medical Physics, NBC 2107</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tampere, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-5122-7_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la maturation des bébés prématurés par graphe de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Khodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images: GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615947v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05401013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8910,51 +8023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silo&#233; Corvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Magnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koutseff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036842" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumargne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charbonnieras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biscarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2024.06.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04189553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soualmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16333-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mitha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lockhart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Celle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L&#8217;h&#233;lias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2023.102855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couderc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Maillotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2022.09.040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Regeffe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wroblewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2022.105779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret-Dion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sentilhes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01535-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.860145" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Leon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patural" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gascoin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3093096" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenz Le Gouge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abh1516" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Magny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couderc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.22056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benhammou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebeaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa282" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02867-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02639291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Magny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquaz-Garoudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouyau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Hoffmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Frederic Baleine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00856-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Excoffier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2018.1564013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole P&#233;lissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cavelier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13233" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Allard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Segura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506906" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Visme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chalumeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Levieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Harrewijn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.06.052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destombe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Triolo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0914-2711" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858565v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eymeric" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.06.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Teyssier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.06.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Casagranda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2018.0021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Faure-Bardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parodi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1128/5267872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duperril" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rapin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Vuillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01300" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nguyen Phuc Thu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220692" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1344931" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02862494v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Venet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Talbotec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Billiemaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23343" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lavaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2013.12.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St-Hilaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ4H7M0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzait" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427438v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/wocci.2025-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04190727v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340961" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Helander" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallonen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#228;rri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5122-7_39" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615947v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silo&#233; Corvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Magnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koutseff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036842" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumargne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charbonnieras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biscarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2024.06.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04189553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soualmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16333-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mitha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lockhart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Celle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L&#8217;h&#233;lias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couderc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Maillotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2022.09.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2023.102855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret-Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sentilhes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01535-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Regeffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wroblewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2022.105779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.860145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Leon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patural" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gascoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3093096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenz Le Gouge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abh1516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benhammou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa282" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Magny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couderc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.22056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02639291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Magny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02867-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquaz-Garoudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Frederic Baleine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00856-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Excoffier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2018.1564013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole P&#233;lissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cavelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destombe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Triolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0914-2711" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eymeric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.06.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Visme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chalumeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Levieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Harrewijn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Allard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Segura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506906" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Teyssier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.06.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Casagranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2018.0021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Faure-Bardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parodi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1128/5267872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duperril" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rapin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Vuillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nguyen Phuc Thu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1344931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02862494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Venet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Talbotec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Billiemaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23343" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lavaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2013.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St-Hilaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ4H7M0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427662v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzait" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427606v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/wocci.2025-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04190727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340961" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Helander" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallonen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#228;rri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5122-7_39" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>