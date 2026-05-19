--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -904,559 +904,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D pose estimation framework for preterm infants hospitalized in the Neonatal Unit</w:t>
+                <w:t xml:space="preserve">Early skin-to-skin contact and risk of late-onset-sepsis in very and extremely preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur Soualmi</w:t>
+                <w:t xml:space="preserve">Isabelle Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Giraud</w:t>
+                <w:t xml:space="preserve">Mathilde Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alata</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Mitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-16333-6⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (7), pp.2091-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41390-022-02383-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04189553v1</w:t>
+                <w:t xml:space="preserve">hal-04858486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early skin-to-skin contact and risk of late-onset-sepsis in very and extremely preterm infants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3D pose estimation framework for preterm infants hospitalized in the Neonatal Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kuhn</w:t>
+                <w:t xml:space="preserve">Ameur Soualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Letouzey</w:t>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Mitha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 93 (7), pp.2091-2100. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (8), pp.24383-24400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41390-022-02383-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-16333-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858486v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04189553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Performance of the Ages and Stages Questionnaire: Influence of Maternal Education Level</w:t>
+                <w:t xml:space="preserve">Cognitive Training for Visuospatial Processing in Children Aged 5½ to 6 Years Born Very Preterm With Working Memory Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Lockhart</w:t>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Chaux</w:t>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chevin</w:t>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Celle</w:t>
+                <w:t xml:space="preserve">Laurence Foix L’hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.449. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.e2331988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children10030449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.31988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858471v1</w:t>
+                <w:t xml:space="preserve">hal-04858451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Training for Visuospatial Processing in Children Aged 5½ to 6 Years Born Very Preterm With Working Memory Dysfunction</w:t>
+                <w:t xml:space="preserve">Classification Performance of the Ages and Stages Questionnaire: Influence of Maternal Education Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gire</w:t>
+                <w:t xml:space="preserve">Marguerite Lockhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
+                <w:t xml:space="preserve">Mathilde Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foix L’hélias</w:t>
+                <w:t xml:space="preserve">Magali Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (9), pp.e2331988. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.31988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children10030449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858451v1</w:t>
+                <w:t xml:space="preserve">hal-04858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical value of serial quantitative analysis of cytomegalovirus DNA in blood and saliva over the first 24 months of life congenital infection: the French Cymepedia Cohort</w:t>
               </w:r>
@@ -1576,90 +1576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Early Hemoglobin Levels on Neurodevelopment Outcomes of Two-Year-Olds in Very Preterm Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Pirrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (2), pp.102855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1955,295 +1955,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with poor neurological outcome in children after abusive head trauma: A multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Regeffe</w:t>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chevignard</w:t>
+                <w:t xml:space="preserve">Francoise Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Millet</w:t>
+                <w:t xml:space="preserve">Alex Champavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Wroblewski</w:t>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2022.105779⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858513v1</w:t>
+                <w:t xml:space="preserve">hal-03897770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with poor neurological outcome in children after abusive head trauma: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Regeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
+                <w:t xml:space="preserve">Mathilde Chevignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Ravet</w:t>
+                <w:t xml:space="preserve">Anne Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Champavert</w:t>
+                <w:t xml:space="preserve">Alexandre Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Thieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Isabelle Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.223. </w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.105779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2022.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897770v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability Analysis to Evaluate Autonomic Nervous System Maturation in Neonates: An Expert Opinion</w:t>
               </w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2608,404 +2608,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort Profile: the Etude Epidémiologique sur les Petits Ages Gestationnels-2 (EPIPAGE-2) preterm birth cohort</w:t>
+                <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus which will develop severe long‐term sequelae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Benhammou</w:t>
+                <w:t xml:space="preserve">S. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
+                <w:t xml:space="preserve">J.‐f. Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pierrat</w:t>
+                <w:t xml:space="preserve">F. Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lebeaux</w:t>
+                <w:t xml:space="preserve">S. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (5), pp.1428-1429m. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaa282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858524v1</w:t>
+                <w:t xml:space="preserve">hal-04858532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus which will develop severe long‐term sequelae</w:t>
+                <w:t xml:space="preserve">Cohort Profile: the Etude Epidémiologique sur les Petits Ages Gestationnels-2 (EPIPAGE-2) preterm birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ren</w:t>
+                <w:t xml:space="preserve">Valérie Benhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐f. Magny</w:t>
+                <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jacquemard</w:t>
+                <w:t xml:space="preserve">Véronique Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Couderc</w:t>
+                <w:t xml:space="preserve">Cécile Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (1), pp.97-104. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1428-1429m. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaa282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858532v1</w:t>
+                <w:t xml:space="preserve">hal-04858524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of prenatal ultrasound screening to identify fetuses infected by cytomegalovirus who will develop severe long-term sequelae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leruez-Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (1), pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/uog.22056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639291v1</w:t>
@@ -3016,64 +3016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized EPIREMED protocol study on the long-term visuo spatial effects of very preterm children with a working memory deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,1216 +3546,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esophageal perforation in eosinophilic esophagitis: five cases in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ampicillin Treatment Increases Placental Interleukin-1 Beta Concentration and Polymorphonuclear Infiltration in Group B &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Streptococcus&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;-Induced Chorioamnionitis: A Preclinical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Donnet</w:t>
+                <w:t xml:space="preserve">Marie-Julie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Destombe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Triolo</w:t>
+                <w:t xml:space="preserve">Mariela Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0914-2711⟩</w:t>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.369 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000506906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902551v1</w:t>
+                <w:t xml:space="preserve">hal-04858554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the sleep position of infants and embroidered “I sleep on my back” sleeping bags in maternity hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Eymeric</w:t>
+                <w:t xml:space="preserve">Baby cry recognition is independent of motherhood but improved by experience and exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1921), pp.20192499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858565v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Variations in Recent Trends of Sudden Unexpected Infant Death Rate in Western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esophageal perforation in eosinophilic esophagitis: five cases in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Visme</w:t>
+                <w:t xml:space="preserve">L. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Chalumeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Inge Harrewijn</w:t>
+                <w:t xml:space="preserve">V. Triolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.06.052⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.E830-E833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0914-2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032292v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampicillin Treatment Increases Placental Interleukin-1 Beta Concentration and Polymorphonuclear Infiltration in Group B &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Streptococcus&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;-Induced Chorioamnionitis: A Preclinical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giraud</w:t>
+                <w:t xml:space="preserve">Optimizing the sleep position of infants and embroidered “I sleep on my back” sleeping bags in maternity hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Julie Allard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000506906⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.297 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858554v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baby cry recognition is independent of motherhood but improved by experience and exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National Variations in Recent Trends of Sudden Unexpected Infant Death Rate in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Visme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+                <w:t xml:space="preserve">Martin Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Plat</w:t>
+                <w:t xml:space="preserve">Karine Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Levréro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Inge Harrewijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1921), pp.20192499. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.179-185.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858538v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Decalonne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abadie</w:t>
+                <w:t xml:space="preserve">Georges Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868692v1</w:t>
+                <w:t xml:space="preserve">hal-04858557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Celle</w:t>
+                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decalonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Teyssier</w:t>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.126 - 132. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858557v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Teyssier</w:t>
+                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12-hr shifts and their coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493895v1</w:t>
+                <w:t xml:space="preserve">hal-03184646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigilance and sleepiness in nurses working 12-hr shifts and their coping strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Perinatal inflammation is associated with social and motor impairments in preterm children without severe neonatal brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13233⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184646v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysautonomia in Childhood Cancer Survivors: A Widely Underestimated Risk</w:t>
               </w:r>
@@ -4888,51 +4888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early polysomnographic characteristics associated with neurocognitive development at 36 months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Stagnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5535,471 +5535,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02272087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered sleep architecture during the first months of life in infants born to depressed mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Stagnara</w:t>
+                <w:t xml:space="preserve">Gianluca Sesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Porcher-Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30, pp.222-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093531v1</w:t>
+                <w:t xml:space="preserve">hal-02365100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acoustic space of pain: cries as indicators of distress recovering dynamics in pre-verbal infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Early features associated with the neurocognitive development at 36 months of age: the AuBE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Stagnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1344931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663191v1</w:t>
+                <w:t xml:space="preserve">hal-02093531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered sleep architecture during the first months of life in infants born to depressed mothers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Porcher-Guinet</w:t>
+                <w:t xml:space="preserve">The acoustic space of pain: cries as indicators of distress recovering dynamics in pre-verbal infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Koutseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1344931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365100v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Trajectories Among Pregnant Women and the Impact on Outcomes: A Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bat-Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (5), pp.1139-1146. </w:t>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between nocturnal autonomic activity in infancy and later neurocognitive development: the AuBE cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,103 +7335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean 3D Dispersion for Automatic General Movement Assessment of Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Soualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2403-2403, </w:t>
@@ -8023,51 +8023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silo&#233; Corvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Magnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koutseff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036842" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumargne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charbonnieras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biscarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2024.06.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04189553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soualmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16333-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mitha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02383-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lockhart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Celle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L&#8217;h&#233;lias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couderc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Maillotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2022.09.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2023.102855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret-Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sentilhes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01535-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Regeffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wroblewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2022.105779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.860145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Leon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patural" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gascoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3093096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenz Le Gouge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abh1516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benhammou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa282" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Magny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couderc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.22056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02639291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Magny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02867-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquaz-Garoudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Frederic Baleine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00856-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Excoffier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2018.1564013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole P&#233;lissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cavelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destombe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Triolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0914-2711" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eymeric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.06.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Visme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chalumeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Levieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Harrewijn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.06.052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Allard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Segura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506906" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Teyssier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.06.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Casagranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2018.0021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Faure-Bardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parodi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1128/5267872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duperril" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rapin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Vuillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nguyen Phuc Thu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1344931" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02862494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Venet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Talbotec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Billiemaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23343" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lavaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2013.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St-Hilaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ4H7M0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427662v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzait" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427606v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/wocci.2025-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04190727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340961" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Helander" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallonen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#228;rri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5122-7_39" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silo&#233; Corvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Magnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koutseff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cornec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Lego" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036842" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumargne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charbonnieras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Charier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biscarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2024.06.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letouzey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mitha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02383-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04189553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soualmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-16333-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L&#8217;h&#233;lias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.31988" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lockhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Celle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couderc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Maillotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2022.09.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pirrello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10020209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2023.102855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret-Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sentilhes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01535-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Regeffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wroblewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2022.105779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.860145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Leon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patural" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gascoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3093096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenz Le Gouge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abh1516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Magny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couderc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.22056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benhammou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebeaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02639291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Magny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02867-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquaz-Garoudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Frederic Baleine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00856-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Excoffier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2018.1564013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole P&#233;lissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cavelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Segura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506906" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destombe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Triolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0914-2711" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eymeric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.06.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Visme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chalumeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Levieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Harrewijn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.06.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Teyssier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.06.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Casagranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2018.0021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093563v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stagnara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Faure-Bardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parodi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1128/5267872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duperril" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rapin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Vuillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Nguyen Phuc Thu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093531v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1344931" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-016-2212-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02862494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Venet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Talbotec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Billiemaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23343" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lavaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2013.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910137v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St-Hilaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ4H7M0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427662v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzait" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427606v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/wocci.2025-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04190727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340961" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Helander" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallonen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#228;rri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5122-7_39" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Khodor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>