--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -598,50 +598,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 64 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.064.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demande d’aide et engagement en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -663,1146 +793,1016 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238 (2024-1), https://education-permanente.com/catalogue/n238/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous ne serons plus invisibles ! » Une expérience de remobilisation sociale par le théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 56 (2), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.056.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de l’auto-organisation régulatrice et adaptation de l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1087563ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment chercher ensemble ? De l’utilité sociale des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Croisement des savoirs et recherches coopératives, 225 (2020-4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre le breton, est-ce faire &amp;quot;communauté&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise d’étude au féminin : le DAEU comme dispositif accompagnant la promotion de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'accompagnement en formation d'adultes : postures, pratiques et effets, 22, pp.81-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When young students train seniors with digital tools: intergenerational reciprocity and co-education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertrand</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CJSOTL_RCACEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02006762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chercheur nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement dans une formation immersive en langue bretonne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 64 (1), pp.53-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/savo.064.0053⟩</w:t>
+              <w:t xml:space="preserve">, 2016,  40 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.040.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous ne serons plus invisibles ! » Une expérience de remobilisation sociale par le théâtre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l'abstinence dans un groupe de parole et changements identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Comment chercher ensemble ? De l’utilité sociale des sciences humaines et sociales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la sociabilité formative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Croisement des savoirs et recherches coopératives, 225 (2020-4)</w:t>
+              <w:t xml:space="preserve">, 2015, Accompagnement, réciprocité et agir collectif, 4 (205)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...651 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687509v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01714253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’alcoolisme à l’abstinence : le choc biographique comme rupture symbolique</w:t>
               </w:r>
@@ -2453,50 +2453,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ne pas parler sa langue à l’école : Le cas du Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Edjekpoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - RED 2014 "De la petite enfance à l'âge adulte : transformer les pratiques en éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR SEFS Université Saint Louis Sénégal, Nov 2024, Saint-Louis, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les formes de communauté : entre communautarisme et commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2505,139 +2587,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albina Khasanzyanova, Eric Mutabazi et Vincent Gevrey, Jan 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430820v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04946651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue bretonne, communauté et citoyenneté. La constitution des milieux de socialisation en langue bretonne.</w:t>
               </w:r>
@@ -2699,164 +2699,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La demande d’aide dans le cadre d’une formation pour adultes mobilisant une plateforme d’apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Betrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indispensable immersion ou « comment apprendre le breton aujourd’hui&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2872,234 +2967,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ISLRF 2023 : Prendre la parole, dire l'immersion en langue régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISLRF, 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La demande d’aide dans le cadre d’une formation pour adultes mobilisant une plateforme d’apprentissage en ligne</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,247 +3433,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03619797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transmission intergénérationnelle de la langue bretonne chez les nouveaux locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education au plurilinguisme et au développement durable. 16ème colloque international de l'Association Française D'Éducation Comparée et des Échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDECE, Oct 2019, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,177 +4063,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'autoformation à l'usage des outils connectés : quand des collégiens forment des séniors. Symposium : L'éducation des 50 ans et plus. D. Kern (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : "Enjeux, débats et perspectives : 50 ans de sciences de l'éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel modèle de formation universitaire pour permettre l’implication des étudiants dans leur formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque IPAPE (innovation pédagogique, accompagnement et professionnalisation des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Djerba, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'ai 80 ans et j'apprends a tweeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4249,221 +4413,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question de la formation des personnes âgées à l'usage des outils connectés, symposium "Apres 50 ans de Sciences de l'éducation en France, qu'en est-il de l'éducation des 50+ ?" ; Enjeux, débats et perspectives, 50 ans de sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687569v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01687584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie connectée en EPHAD</w:t>
               </w:r>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4771,303 +4771,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ne plus boire comme un homme. Quelle masculinité dans l’abstinence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boire : question de genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labers, UBO, EA 3149 &amp; Cerhio Lorient, UMR 6258, Brest - Lorient, 18 octobre 2013, Oct 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte pédagogique de dispositif d’alternance. Pour une pédagogie ancrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CREAD, Axe DIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagnement et alternance,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L’Accompagnement dans la formation à l’âge adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe brestois de recherche en formation d'adultes, Apr 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ne plus boire comme un homme. Quelle masculinité dans l’abstinence ?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation de l'accompagnement individualisé tout au long de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie universitaire : entre pédagogie et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU, May 2014, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5086,178 +5086,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'autoformation accompagnée dans des dispositifs de formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque sur l'autoformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enracinement d'un travail de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d'accompagnement. L'émancipation en question au Secours Catholique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105105v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01105113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la formation par alternance comme un dispositif.</w:t>
               </w:r>
@@ -5476,51 +5476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi un référentiel d’activités de responsable de diplôme professionnalisant à des métiers de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brémaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUMEF : Universités et métiers de la formation : quels enjeux, quelles spécificités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RUMEZ, May 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5677,50 +5677,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conversation réflexive en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Education et Formation (AREF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique de l’abstinence des anciens alcooliques », Institut de recherches scientifiques sur les boissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5729,126 +5798,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IREB - Institut de recherches scientifiques sur les boissons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRB, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105098v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01105091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi, Camille. Parcours d’un alcoolique anonyme.</w:t>
               </w:r>
@@ -5916,51 +5916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation et qualité de la formation des adultes, un enjeu essentiel pour l'université. L'exemple de la filière professionnelle &amp;quot; formation des adultes &amp;quot; de l'université de rennes 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6164,64 +6164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Djelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t>
@@ -7034,50 +7034,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Breton language, community and citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautés et apprentissage de la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2023, critiques éducatives, 9782356879394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langue bretonne, communauté et citoyenneté. La constitution des milieux de socialisation en langue bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7086,143 +7172,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés et apprentissages de la citoyenneté, Le bord de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Critiques éducatives, 9782356879394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281484v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04125909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir collectivement pour mieux accompagner. Présentation d'une démarche de régulation développée en formation de formateurs d'adultes par alternance</w:t>
               </w:r>
@@ -7458,51 +7458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnateur dans la relation d'accompagnement : entre engagement et distanciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7916,51 +7916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8224,64 +8224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -8397,51 +8397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2A3BBBE"/>
+    <w:nsid w:val="BA62F593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8628,51 +8628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-pentecouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5588-4606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061385042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/hugues.pentecouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Grimault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.069.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pleven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Edjekpoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Velly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087563ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.040.0071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.015.0289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02369848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bohan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Deschamps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05155981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61965" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-pentecouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5588-4606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061385042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/hugues.pentecouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Grimault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.069.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pleven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Edjekpoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Velly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087563ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.040.0071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.015.0289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02369848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bohan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Filhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Deschamps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05155981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61965" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>