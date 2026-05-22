--- v0 (2026-03-12)
+++ v1 (2026-05-22)
@@ -126,4969 +126,5294 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into burning regimes in a closed mechanically ventilated compartment through experimental and theoretical analysis</w:t>
+                <w:t xml:space="preserve">Oscillatory combustion phenomenon in mechanically ventilated enclosure with propane gas fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeri At Thabari</w:t>
+                <w:t xml:space="preserve">Bimal Narayan Kondorkuzhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Maragkos</w:t>
+                <w:t xml:space="preserve">Arthur Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youk Moorthamers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 160, pp.104602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104602⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 161, pp.104653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2026.104653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413837v1</w:t>
+                <w:t xml:space="preserve">hal-05575135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation at reduced scale of the effect of a ceiling on the burning rate of a pool fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Electrical Cabinet Fires in a Mechanically Ventilated Compartment Equipped with a Water Mist System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Pretrel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jérémy Seguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07349041241285775⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-026-01863-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740485v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Prediction of Evaporation Rate of Liquid Pool Fires in Mechanically Ventilated Compartments Using Computational Fluid Dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into burning regimes in a closed mechanically ventilated compartment through experimental and theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeri At Thabari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Maragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youk Moorthamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Snegirev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-025-01739-5⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 160, pp.104602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413332v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of an elevated pool fire scenario in a confined and mechanically ventilated compartment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+                <w:t xml:space="preserve">Inlet and exhaust ventilation line positions influence onto combustion regimes and smoke distribution in case of a fire in a mechanically ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bimal Kondorkhuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 142, pp.104046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104046⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 162, pp.104678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2026.104678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04588972v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartment fires: Challenges for fire modeling as a tool for a safe design (IAFSS workshop, April 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing the Prediction of Evaporation Rate of Liquid Pool Fires in Mechanically Ventilated Compartments Using Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okorie Ukairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Beji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantin Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2024.104109⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (5), pp.3481-3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-025-01739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889249v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire-induced flows for complex fire scenarios in a mechanically ventilated two-storey structure</w:t>
+                <w:t xml:space="preserve">Experimental investigation at reduced scale of the effect of a ceiling on the burning rate of a pool fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Prétrel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42 (6), pp.551-574. </w:t>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.18-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07349041241256796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07349041241285775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04780083v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the fire mass loss rate in confined and mechanically ventilated enclosures on the basis of a large-scale under-ventilated fire test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of an elevated pool fire scenario in a confined and mechanically ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Prétrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Suard</w:t>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 141, pp.103962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103962⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 142, pp.104046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04391469v1</w:t>
+                <w:t xml:space="preserve">irsn-04588972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed description of the flow fields induced by a fire in a mechanically-ventilated compartment obtained using PIV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compartment fires: Challenges for fire modeling as a tool for a safe design (IAFSS workshop, April 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
+                <w:t xml:space="preserve">Tarek Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Floyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Prétrel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 141, pp.103961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103961⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 144, pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2024.104109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393091v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a travelling fire along a cable tray assembly in a mechanically ventilated enclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+                <w:t xml:space="preserve">Fire-induced flows for complex fire scenarios in a mechanically ventilated two-storey structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (6), pp.551-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07349041241256796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390886v1</w:t>
+                <w:t xml:space="preserve">irsn-04780083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning rate of elevated pool fire in a well-ventilated compartment: Effects of radiative heat fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational fluid dynamics simulations of water spray interaction with smoke in a confined and a mechanically-ventilated enclosure fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 141, pp.103933. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 138, pp.103801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04400257v1</w:t>
+                <w:t xml:space="preserve">irsn-04400294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics simulations of water spray interaction with smoke in a confined and a mechanically-ventilated enclosure fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Burning rate of elevated pool fire in a well-ventilated compartment: Effects of radiative heat fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 138, pp.103801. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 141, pp.103933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04400294v1</w:t>
+                <w:t xml:space="preserve">irsn-04400257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the effect of mechanical ventilation on cable tray fires in compartments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a travelling fire along a cable tray assembly in a mechanically ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Seguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Prétrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Suard</w:t>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 138, pp.103792. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 141, pp.104016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04391500v1</w:t>
+                <w:t xml:space="preserve">hal-04390886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effects of a sidewall and cable arrangement on a horizontal cable tray fire in an open atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Suard</w:t>
+                <w:t xml:space="preserve">Detailed description of the flow fields induced by a fire in a mechanically-ventilated compartment obtained using PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.103961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.3114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-03967147v2</w:t>
+                <w:t xml:space="preserve">hal-04393091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the effect of mechanical ventilation conditions and fire dynamics on the pressure evolution in an air-tight compartment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of the fire mass loss rate in confined and mechanically ventilated enclosures on the basis of a large-scale under-ventilated fire test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Suard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart Merci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.103426. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 141, pp.103962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03381470v1</w:t>
+                <w:t xml:space="preserve">irsn-04391469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fire heat release rate (HRR) evolutions on fire-induced pressure variations in air-tight compartments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bart Merci</w:t>
+                <w:t xml:space="preserve">Experimental study on the effect of mechanical ventilation on cable tray fires in compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zavaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, pp.103450. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 138, pp.103792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03381471v1</w:t>
+                <w:t xml:space="preserve">irsn-04391500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fires in a mechanically ventilated compartment using the CFD code FireFOAM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the effects of a sidewall and cable arrangement on a horizontal cable tray fire in an open atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Wen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zavaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (5), pp.718-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.3114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409667v1</w:t>
+                <w:t xml:space="preserve">irsn-03967147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions on fire combustion régimes in mechanically ventilated compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of fire heat release rate (HRR) evolutions on fire-induced pressure variations in air-tight compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Suard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Merci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127, pp.103493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103493⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126, pp.103450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513521v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy balance equation for pressure in air-tight compartment fires: detailed discussion and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the effect of mechanical ventilation conditions and fire dynamics on the pressure evolution in an air-tight compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Merci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 122, pp.1-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 125, pp.103426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221234v1</w:t>
+                <w:t xml:space="preserve">hal-03381470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on low-frequency oscillating behaviour ofliquid pool fires in a small-scale mechanically-ventilated compartment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mense</w:t>
+                <w:t xml:space="preserve">Investigation of fires in a mechanically ventilated compartment using the CFD code FireFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okorie Ukairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pizzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Porterie</w:t>
+                <w:t xml:space="preserve">Jennifer Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102824⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.111515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527487v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of water spray system for a fire event in a confined and mechanically ventilated compartment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of environmental conditions on fire combustion régimes in mechanically ventilated compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Prétrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Audouin</w:t>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Chaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouaza Lafdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2719⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.103493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04666550v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of fire scenarios involving two mechanically ventilated compartments connected together with a horizontal vent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Energy balance equation for pressure in air-tight compartment fires: detailed discussion and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Merci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2695⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04066497v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Correlative Approaches for Mixed Convective Flow Through a Horizontal Vent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Vauquelin</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of water spray system for a fire event in a confined and mechanically ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4042330⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.579-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521612v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04666550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on low-frequency oscillating behavior in mechanically-ventilated compartment fires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study on low-frequency oscillating behaviour ofliquid pool fires in a small-scale mechanically-ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Porterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (Specialissue), pp.49-58. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/jafm.12.SI.29934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149127v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability assessment of large-scale fire experiment involving water spray system in a forced ventilated compartment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of fire scenarios involving two mechanically ventilated compartments connected together with a horizontal vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Querre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43 (5), pp.436-447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2679⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.514-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04066580v1</w:t>
+                <w:t xml:space="preserve">irsn-04066497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method for determining water droplets size distributions of spray nozzles using a two-zone model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Correlative Approaches for Mixed Convective Flow Through a Horizontal Vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Plumecocq</w:t>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">S. Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Joret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Pretrel</w:t>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 324, pp.67-77. </w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), pp.034501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.08.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4042330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552694v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between water spray and smoke in a fire event in a confined and mechanically ventilated enclosure</w:t>
+                <w:t xml:space="preserve">Experimental study on low-frequency oscillating behavior in mechanically-ventilated compartment fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Mense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Porterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.336-346. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (Specialissue), pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.12.SI.29934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551312v1</w:t>
+                <w:t xml:space="preserve">hal-03149127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study based on large-scale smoke propagation fire tests through a horizontal opening connecting two mechanically ventilated compartments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Pretrel</w:t>
+                <w:t xml:space="preserve">Repeatability assessment of large-scale fire experiment involving water spray system in a forced ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Querre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.436-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551307v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04066580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic particle image velocimetry investigations of the mixed convection exchange flow through a horizontal vent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Interaction between water spray and smoke in a fire event in a confined and mechanically ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pretrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2434-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556028v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the discharge flow coefficient at a doorway for fire induced flow in natural and mixed convection</w:t>
+                <w:t xml:space="preserve">Numerical method for determining water droplets size distributions of spray nozzles using a two-zone model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koched</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">W. Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pretrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2272⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 324, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459092v1</w:t>
+                <w:t xml:space="preserve">hal-02552694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of low frequency oscillatory behaviour of a large-scale hydrocarbon pool fire in a mechanically ventilated compartment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental study based on large-scale smoke propagation fire tests through a horizontal opening connecting two mechanically ventilated compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sayada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pretrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83, pp.38-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 90, pp.28-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558470v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic Particle Image Velocimetry Investigation of the Bidirectional Natural Convection Flow Through a Horizontal Vent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vauquelin</w:t>
+                <w:t xml:space="preserve">Stereoscopic particle image velocimetry investigations of the mixed convection exchange flow through a horizontal vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (6), pp.2027-2041. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (10), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-016-0593-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2434-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459234v1</w:t>
+                <w:t xml:space="preserve">hal-02556028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doorway Flows Induced by the Combined Effects of Natural and Forced Ventilation in Case of Multi-compartments Large-Scale Fire Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of the discharge flow coefficient at a doorway for fire induced flow in natural and mixed convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-015-0524-8⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.114-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557562v1</w:t>
+                <w:t xml:space="preserve">hal-01459092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of fire-induced doorway flows in a small scale enclosure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of low frequency oscillatory behaviour of a large-scale hydrocarbon pool fire in a mechanically ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.069⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.38-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02567332v1</w:t>
+                <w:t xml:space="preserve">hal-02558470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in data regression methods for the characterization of thermal stratification due to fire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Stereoscopic Particle Image Velocimetry Investigation of the Bidirectional Natural Convection Flow Through a Horizontal Vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Varrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.2027-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-016-0593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02570475v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vertical density stratification on the buoyancy-induced flow at a doorway opening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brunner</w:t>
+                <w:t xml:space="preserve">Doorway Flows Induced by the Combined Effects of Natural and Forced Ventilation in Case of Multi-compartments Large-Scale Fire Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (4), pp.295-315. </w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.489-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734904113514797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10694-015-0524-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459375v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fire heat release rate with OC and CDG calorimetry for ventilated compartments fire scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">New developments in data regression methods for the characterization of thermal stratification due to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2015.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.2193⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614018v1</w:t>
+                <w:t xml:space="preserve">hal-02570475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the heat release rate of large scale hydrocarbon pool fires in ventilated compartments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of fire-induced doorway flows in a small scale enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.578-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.01.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113152v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic puffing instabilities of buoyant large-scale pool fires in a confined compartment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Effect of vertical density stratification on the buoyancy-induced flow at a doorway opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31 (3), pp.197-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734904112462361⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.295-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734904113514797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862953v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OECD PRISME project: Fires in confined and ventilated nuclear-type multi-compartments - Overview and main experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of fire heat release rate with OC and CDG calorimetry for ventilated compartments fire scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Röwekamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (PART B), pp.80-101. </w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.474-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fam.2193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110826v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of inertia and buoyancy on smoke propagation in confined and forced ventilated enclosure fire scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Determination of the heat release rate of large scale hydrocarbon pool fires in ventilated compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (PART B), pp.206-220. </w:t>
+              <w:t xml:space="preserve">, 2013, 62 (PART B), pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113145v1</w:t>
+                <w:t xml:space="preserve">hal-03113152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure variations induced by a pool fire in a well-confined and force-ventilated compartment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Periodic puffing instabilities of buoyant large-scale pool fires in a confined compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.11-24. </w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3), pp.197-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734904112462361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909526v1</w:t>
+                <w:t xml:space="preserve">hal-02862953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doorway flow from a reduced scale isothermal air/helium approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OECD PRISME project: Fires in confined and ventilated nuclear-type multi-compartments - Overview and main experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lucchesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ph. Bournot</w:t>
+                <w:t xml:space="preserve">M. Röwekamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (PART B), pp.80-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.04.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459984v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relative effects of inertia and buoyancy on smoke propagation in confined and forced ventilated enclosure fire scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (PART B), pp.206-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure variations induced by a pool fire in a well-confined and force-ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prétrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doorway flow from a reduced scale isothermal air/helium approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (10), pp.1920-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of ventilation procedures on the behaviour of a fire compartment scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Prétrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Such</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 235 (20), pp.2155-2169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5098,1339 +5423,1348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of the GER definition in the analysis of combustion regimes in a closed mechanically ventilated compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeri At Thabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Maragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youk Moorthamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Snegirev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Symposium on Fire Safety Science (ESFSS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Slovenian National Building and Civil Engineering Institute (ZAG), Sep 2025, Ljubljana, Slovenia. pp.012015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/3121/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of FireFOAM and FDS in reduced scale well-ventilated compartment fire scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Maragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeri At Thabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Snegirev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youk Moorthamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Symposium on Fire Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ljublijana, Slovenia. pp.012016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/3121/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning Rate and Carbon Monoxide Production for an elevated pool fire in a weakly ventilated compartment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of downward ventilation flows through a smoke layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Varrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Fire Safety Science – ESFSS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2885/1/012051⟩</w:t>
+              <w:t xml:space="preserve">ESFSS2024 - 4th European Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAFSS, Oct 2024, Barcelone, Spain. pp.012054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2885/1/012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527196v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04536989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of downward ventilation flows through a smoke layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Burning Rate and Carbon Monoxide Production for an elevated pool fire in a weakly ventilated compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Varrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESFSS2024 - 4th European Symposium on Fire Safety Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Symposium on Fire Safety Science – ESFSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona (Spain), Spain. pp.012051, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2885/1/012051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04536989v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving cable tray fire modelling with AI techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Symposium on Fire Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.012019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2885/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04651880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the source elevation on a pool fire in a forced ventilated enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Varrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards, ISFEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, OSLO, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics Simulations of Water Spray Interaction with a Fire-Driven Flow in a Confined and a Mechanically Ventilated Enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards (ISFEH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Olso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of under-ventilated combustion regime in case of fire event in a confined and mechanically ventilated compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouaza Lafdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM OF FIRE SAFETY SCIENCE, IAFSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, WATERLOO, Canada. pp.103069, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.firesaf.2020.103069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of fire event involving two simultaneous fire sources in confined and ventilated compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of the OECD PRISME 3 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zavaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interflam 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interscience communications, Jul 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fire Safety and Emergency Preparedness for the Nuclear Industry, FSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, OTTAWA, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04066650v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the OECD PRISME 3 Project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of fire event involving two simultaneous fire sources in confined and ventilated compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety and Emergency Preparedness for the Nuclear Industry, FSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, OTTAWA, Canada</w:t>
+              <w:t xml:space="preserve">Interflam 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interscience communications, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465442v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04066650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la stéréo PIV pour la mesures des écoulements bidirectionnels de fumée d'incendie traversant une trémie horizontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Becerra Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Varrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale à échelle réduite d'un panache de fumées déversant au niveau d'une ouverture reliant deux locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bournot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6440,150 +6774,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Influence of HRR Evolution on the Pressure Variation in an Air-Tight Compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Merci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th INTERNATIONAL SYMPOSIUM ON FIRE SAFETY SCIENCE, IAFSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, VIRTUAL, Canada. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6593,105 +6927,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la dynamique des incendies en milieu confiné et mécaniquement ventilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pretrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université d'Aix-Marseille, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04780634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6759,51 +7093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35F7322F"/>
+    <w:nsid w:val="D645B942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6990,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-pretrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-5695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05413837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pr&#233;trel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri At Thabari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Maragkos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youk Moorthamers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Snegirev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104602" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pretrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Suard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285775" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05413332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okorie Ukairo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Dembele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Heidari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Volkov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-025-01739-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04588972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hidalgo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Floyd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2024.104109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04780083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241256796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04391469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103961" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seguillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04391500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103792" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967147v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103426" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103450" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Chaaraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaza Lafdal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103493" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mense" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pizzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;trel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallemand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porterie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102824" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04066497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2695" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varrall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pretrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042330" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.12.SI.29934" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04066580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2679" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Plumecocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.08.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J650C87L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.02.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2434-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koched" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKWB8JT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.04.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6BNK02H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-016-0593-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0524-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0TRK6KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KP4QPFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brunner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904113514797" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2193" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFDM00NH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.01.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59FGP5N4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904112462361" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;wekamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.07.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB08RD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.01.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T520ML3F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2012.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCQK5SZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucchesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bournot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.04.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLBTZVQL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Such" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKS9V7FX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3121/1/012015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05441780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3121/1/012016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527196v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012051" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04536989v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04651880v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plumecocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Joret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706619v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Varrall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103069" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04066650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Becerra Barrios" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lucchesi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bournot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04780634v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-pretrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-5695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05575135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pretrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Narayan Kondorkuzhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Savino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Suard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05575163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pr&#233;trel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seguillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-026-01863-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05413837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri At Thabari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Maragkos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youk Moorthamers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Snegirev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05575140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Kondorkhuzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05413332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okorie Ukairo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Dembele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Heidari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Volkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-025-01739-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Georges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285775" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04588972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hidalgo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Floyd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2024.104109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04780083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241256796" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04391469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04391500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zavaleta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967147v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Chaaraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaza Lafdal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103493" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103362" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2719" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mense" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pizzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;trel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallemand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porterie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04066497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varrall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pretrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042330" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.12.SI.29934" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04066580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J650C87L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Plumecocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.08.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.02.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2434-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koched" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2272" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKWB8JT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6BNK02H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-016-0593-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0524-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KP4QPFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.069" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0TRK6KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brunner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904113514797" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Le Saux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2193" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFDM00NH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.01.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59FGP5N4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904112462361" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;wekamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.07.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB08RD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.01.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T520ML3F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2012.04.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCQK5SZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucchesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bournot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.04.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLBTZVQL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Such" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKS9V7FX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3121/1/012015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05441780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3121/1/012016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04536989v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527196v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04651880v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plumecocq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Joret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706619v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Varrall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703352v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103069" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04066650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Becerra Barrios" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162940v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lucchesi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bournot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04780634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>