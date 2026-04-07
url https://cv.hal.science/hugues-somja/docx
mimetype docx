--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -329,287 +329,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on an innovative thermal break system for exterior wall-slab joints under monotonic and reversed cyclic loading</w:t>
+                <w:t xml:space="preserve">A methodology for the characterization of the climate action on internally insulated buildings equipped with thermal breaker systems identifying seasonal and daily contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Bloa</w:t>
+                <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Palas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Romuald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 114, pp.114226. </w:t>
+              <w:t xml:space="preserve">, 2025, 116, pp.114659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448140v1</w:t>
+                <w:t xml:space="preserve">hal-05423089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the characterization of the climate action on internally insulated buildings equipped with thermal breaker systems identifying seasonal and daily contributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation on an innovative thermal break system for exterior wall-slab joints under monotonic and reversed cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cavallari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 116, pp.114659. </w:t>
+              <w:t xml:space="preserve">, 2025, 114, pp.114226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423089v1</w:t>
+                <w:t xml:space="preserve">hal-05448140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations towards the lateral torsional buckling of cellular steel beams</w:t>
               </w:r>
@@ -803,90 +803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of embedded H-profile balcony-to-slab connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -933,77 +933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a new thermal break system for exterior wall-slab joints under monotonic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1167,51 +1167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation on the dovetail notched connection for cross-laminated-timber-concrete composite slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanthet Ouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,90 +1856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative concrete-steel structural system for long-span structure allowing a fast and simple erection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.55-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-Based Analysis for Thermal Break System under Low-Cycle Climatic Fatigue Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145 (3), pp.04019003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4259,90 +4259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D DUCTILE-NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE BEAM: EXPERIMENTAL INVESTIGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Timber Engineering: Timber for a Livable Future, WCTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. pp.3342-3350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,51 +4497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL AND NUMERICAL INVESTIGATION ON A DOVETAIL NOTCHED CONNECTION FOR CROSS-LAMINATED-TIMBER-CONCRETE COMPOSITE SLABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanthet Ouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du comportement statique d’une connexion innovante par encoches pour les planchers mixtes bois – béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,51 +4973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental behaviour of an innovative demountable balcony with sophisticated connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A notched connection for CLT-concrete composite slabs resisting to uplift without metallic connectors: experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanthet Ouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of balcony deformations taking into account the presence of thermal break system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,77 +5427,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of the influence of partial interaction on the behaviour of U-shaped concete steel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,77 +5630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on the behaviour of the joint between a U-Shaped concrete-steel beam and a concrete filled steel square column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,230 +5719,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">Resistance of a steel-concrete hybrid thermal break system to low cycle fatigue under thermal actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953188v1</w:t>
+                <w:t xml:space="preserve">hal-01953171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of a steel-concrete hybrid thermal break system to low cycle fatigue under thermal actions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pisey Keo</w:t>
+                <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953171v1</w:t>
+                <w:t xml:space="preserve">hal-01953188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strut-and-tie model for the support of steel beams crossing concrete beams</w:t>
               </w:r>
@@ -6140,77 +6140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the M-V Interaction of a Hybrid Steel Connection Used in Concrete Floor-to-Balcony Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet. 2017 fib Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, maastricht, Netherlands. pp.2407-2414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6274,64 +6274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,217 +6350,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle bielles-tirants pour le support d'une poutre transversale acier noyée dans une poutre principale béton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie</w:t>
+                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527422v1</w:t>
+                <w:t xml:space="preserve">hal-01953264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">Modèle bielles-tirants pour le support d'une poutre transversale acier noyée dans une poutre principale béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
+              <w:t xml:space="preserve">35èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953264v1</w:t>
+                <w:t xml:space="preserve">hal-01527422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in steel-concrete composite and hybrid structures: Concrete elements reinforced by steel profiles</w:t>
               </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7269,51 +7269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete – Innovation and Design, fib Symposium, Copenhagen May 18-20, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8235,411 +8235,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
+              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084978v1</w:t>
+                <w:t xml:space="preserve">hal-00973786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Merczel</w:t>
+                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973786v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Torsional Buckling of Cellular Steel Beams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Imperfections in FEM Modeling of Lateral Torsional Buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Stability Conference, Structural Stability Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, United States</w:t>
+              <w:t xml:space="preserve">, Apr 2012, United States. pp.741-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973769v1</w:t>
+                <w:t xml:space="preserve">hal-00965996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations towards Lateral Torsional Buckling of Cellular Steel Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,139 +8624,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European solid mechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Imperfections in FEM Modeling of Lateral Torsional Buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral Torsional Buckling of Cellular Steel Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Stability Conference, Structural Stability Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, United States. pp.741-752</w:t>
+              <w:t xml:space="preserve">, Apr 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965996v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
               </w:r>
@@ -9197,177 +9197,285 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/41142(396)44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Modelling of Composite Beam-to-Beam Joints – Innovative Solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Serey Kaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composite Construction in Steel and Concrete VI (CCVI).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Colorado, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrage de construction de type plancher composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3131339. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9377,51 +9485,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hybrid steel-concrete structures and components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9431,84 +9539,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Plumier; H. Degée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Hybrid Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.69-116, 2023, ISBN 9781003149811. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003149811-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9576,51 +9684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAE7A9CF"/>
+    <w:nsid w:val="FB506845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9807,51 +9915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-somja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184426731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05421932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Van Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Bloa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05423089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavallari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissonnade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04644987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2023.108337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanthet Ouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-02966-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Somja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103323" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.04.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Gac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)st.1943-541x.0002268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.01.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaing Sao Serey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lachal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Ville de Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Al Rahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Rahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gerard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.125" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ASCCS2018.2018.7018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deg&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elghazouli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogdan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plumier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.596" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_293" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sonck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vassart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Serey Kaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41142(396)44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197602v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003149811-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-somja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184426731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05421932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Van Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05423089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavallari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114659" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Bloa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114226" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissonnade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04644987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2023.108337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanthet Ouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-02966-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Somja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103323" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.04.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Gac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)st.1943-541x.0002268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.01.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaing Sao Serey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lachal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Ville de Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Al Rahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Rahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gerard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.125" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ASCCS2018.2018.7018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deg&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elghazouli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogdan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plumier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.596" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_293" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sonck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vassart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Serey Kaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41142(396)44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003149811-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>