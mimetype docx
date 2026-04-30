--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -329,287 +329,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the characterization of the climate action on internally insulated buildings equipped with thermal breaker systems identifying seasonal and daily contributions</w:t>
+                <w:t xml:space="preserve">Experimental investigation on an innovative thermal break system for exterior wall-slab joints under monotonic and reversed cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cavallari</w:t>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 116, pp.114659. </w:t>
+              <w:t xml:space="preserve">, 2025, 114, pp.114226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423089v1</w:t>
+                <w:t xml:space="preserve">hal-05448140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on an innovative thermal break system for exterior wall-slab joints under monotonic and reversed cyclic loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A methodology for the characterization of the climate action on internally insulated buildings equipped with thermal breaker systems identifying seasonal and daily contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Bloa</w:t>
+                <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Palas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Romuald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 114, pp.114226. </w:t>
+              <w:t xml:space="preserve">, 2025, 116, pp.114659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448140v1</w:t>
+                <w:t xml:space="preserve">hal-05423089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations towards the lateral torsional buckling of cellular steel beams</w:t>
               </w:r>
@@ -803,90 +803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of embedded H-profile balcony-to-slab connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -933,77 +933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a new thermal break system for exterior wall-slab joints under monotonic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1044,378 +1044,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
+                <w:t xml:space="preserve">An experimental investigation on the dovetail notched connection for cross-laminated-timber-concrete composite slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.V.B. Santana</w:t>
+                <w:t xml:space="preserve">Vanthet Ouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hjiaj</w:t>
+                <w:t xml:space="preserve">Quang-Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">Thierry Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186, pp.110672. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (15), pp.4466-4496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2194351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066413v1</w:t>
+                <w:t xml:space="preserve">hal-04087976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation on the dovetail notched connection for cross-laminated-timber-concrete composite slabs</w:t>
+                <w:t xml:space="preserve">Influence of partial shear connection on the behaviour of U-shaped steel concrete beams with L-shaped shear connectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanthet Ouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">C. Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Huy Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soquet</w:t>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2194351⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278, pp.115360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087976v1</w:t>
+                <w:t xml:space="preserve">hal-03975304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of partial shear connection on the behaviour of U-shaped steel concrete beams with L-shaped shear connectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Heng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">M.V.B. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 278, pp.115360. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.110672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975304v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equilibrium‐based formulation with nonlinear configuration dependent interpolation for geometrically exact 3D beams</w:t>
               </w:r>
@@ -1622,90 +1622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of a joint between a U-shaped steel-concrete beam and a concrete-filled steel tubular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 175, pp.106322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,287 +1837,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative concrete-steel structural system for long-span structure allowing a fast and simple erection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability-Based Analysis for Thermal Break System under Low-Cycle Climatic Fatigue Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Lepourry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">Benoit Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (3), pp.04019003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)st.1943-541x.0002268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372370v1</w:t>
+                <w:t xml:space="preserve">hal-01971436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Based Analysis for Thermal Break System under Low-Cycle Climatic Fatigue Loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An innovative concrete-steel structural system for long-span structure allowing a fast and simple erection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (3), pp.04019003. </w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.55-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)st.1943-541x.0002268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971436v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of a new shear connector for U-shaped steel-concrete hybrid beams</w:t>
               </w:r>
@@ -2129,64 +2129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.153-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2220,64 +2220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cycle fatigue life of a thermal break system under climatic actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,291 +2586,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.142--163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259416v1</w:t>
+                <w:t xml:space="preserve">hal-01371982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, pp.142--163. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.40--49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371982v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact finite element formulation for an elastic hybrid beam-column in partial interaction with shear-deformable encasing component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,278 +2937,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Efficiency of Eurocode 8 design rules for steel and steel–concrete composite structures” [Journal of Constructional Steel Research 112 (2015) 108–129]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Guendel</w:t>
+                <w:t xml:space="preserve">Geometrically nonlinear analysis of hybrid beam–column with several encased steel profiles in partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2015.08.031⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.66-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225595v1</w:t>
+                <w:t xml:space="preserve">hal-01326278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically nonlinear analysis of hybrid beam–column with several encased steel profiles in partial interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Erratum to “Efficiency of Eurocode 8 design rules for steel and steel–concrete composite structures” [Journal of Constructional Steel Research 112 (2015) 108–129]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100, pp.66-78. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2015.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326278v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified design method for slender hybrid columns</w:t>
               </w:r>
@@ -4132,51 +4132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy for analysis of erection stages including an efficient method for creep analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Ville de Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4240,334 +4240,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D DUCTILE-NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE BEAM: EXPERIMENTAL INVESTIGATION</w:t>
+                <w:t xml:space="preserve">Conception et mise en oeuvre d’une poutre hybride acier-béton à coffrage structurel pour les grands franchissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adham Al Rahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grégoire Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Timber Engineering: Timber for a Livable Future, WCTE 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.994-1003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226707v1</w:t>
+                <w:t xml:space="preserve">hal-04672533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en oeuvre d’une poutre hybride acier-béton à coffrage structurel pour les grands franchissements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A 3D DUCTILE-NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE BEAM: EXPERIMENTAL INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Al Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFGC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th World Conference on Timber Engineering: Timber for a Livable Future, WCTE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. pp.3342-3350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/069179-0435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672533v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL AND NUMERICAL INVESTIGATION ON A DOVETAIL NOTCHED CONNECTION FOR CROSS-LAMINATED-TIMBER-CONCRETE COMPOSITE SLABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanthet Ouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Timber Engineering: Timber for a Livable Future, WCTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. pp.3333-3341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4614,90 +4614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL TESTING ON AN INNOVATIVE NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th fib International Congress on Concrete Innovation for Sustainability, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. pp.614-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4735,64 +4735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYCLIC BEHAVIOUR OF A DOVETAIL-SHAPE NOTCHED CONNECTION FOR CROSS-LAMINATED-TIMBER-CONCRETE COMPOSITE SLABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4830,64 +4830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du comportement statique d’une connexion innovante par encoches pour les planchers mixtes bois – béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,64 +4973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental behaviour of an innovative demountable balcony with sophisticated connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,103 +5068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A notched connection for CLT-concrete composite slabs resisting to uplift without metallic connectors: experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanthet Ouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fib Symposium 2021: Concrete Structures: New Trends for Eco-Efficiency and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5202,77 +5202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climatic actions on buildings with internal insulation and thermal breaks: multi-scalea approach and thermo-hydro-mechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Try Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) - ECOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACM; Ecomas, Jan 2021, paris (Virtual event), France. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of balcony deformations taking into account the presence of thermal break system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,90 +5414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of the influence of partial interaction on the behaviour of U-shaped concete steel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5617,90 +5617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on the behaviour of the joint between a U-Shaped concrete-steel beam and a concrete filled steel square column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,165 +5719,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of a steel-concrete hybrid thermal break system to low cycle fatigue under thermal actions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+                <w:t xml:space="preserve">Strut-and-tie model for the support of steel beams crossing concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Compositie Strutures ASCCS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ASCCS2018.2018.7018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953171v1</w:t>
+                <w:t xml:space="preserve">hal-01841161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,148 +5875,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strut-and-tie model for the support of steel beams crossing concrete beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">Resistance of a steel-concrete hybrid thermal break system to low cycle fatigue under thermal actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Compositie Strutures ASCCS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/ASCCS2018.2018.7018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01841161v1</w:t>
+                <w:t xml:space="preserve">hal-01953171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SMARTCOCO DESIGN GUIDE FOR HYBRID CONCRETE-STEEL STRUCTURES</w:t>
               </w:r>
@@ -6140,77 +6140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the M-V Interaction of a Hybrid Steel Connection Used in Concrete Floor-to-Balcony Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet. 2017 fib Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, maastricht, Netherlands. pp.2407-2414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,103 +6235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative concrete-steel structural system allowing for a fast and simple erection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,464 +6350,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Recent advances in steel-concrete composite and hybrid structures: Concrete elements reinforced by steel profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Degée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elghazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Festschrift zum 60. Geburtstag von Univ.‐Prof. Dr.‐Ing. Ulrike Kuhlmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Stuttgart, Germany. pp.285-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953264v1</w:t>
+                <w:t xml:space="preserve">hal-02269031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle bielles-tirants pour le support d'une poutre transversale acier noyée dans une poutre principale béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Experimental study of the behavior of a steel-concrete hybrid thermal break system under vertical actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Rencontres Universitaires de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527422v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in steel-concrete composite and hybrid structures: Concrete elements reinforced by steel profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Plumier</w:t>
+                <w:t xml:space="preserve">Modèle bielles-tirants pour le support d'une poutre transversale acier noyée dans une poutre principale béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festschrift zum 60. Geburtstag von Univ.‐Prof. Dr.‐Ing. Ulrike Kuhlmann</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269031v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the behavior of a steel-concrete hybrid thermal break system under vertical actions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Palas</w:t>
+                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619380v1</w:t>
+                <w:t xml:space="preserve">hal-01953264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of a new type of shear connector for U-shaped Steel-concrete hybrid beams</w:t>
               </w:r>
@@ -6819,64 +6819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6923,51 +6923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete confinement and degree of shear connection effects in hybrid column design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7116,286 +7116,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Aribert</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE SEISMIC BEHAVIOUR OF AN INNOVATIVE HYBRID SHEAR LINK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Concrete – Innovation and Design, fib Symposium, Copenhagen May 18-20, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954397v1</w:t>
+                <w:t xml:space="preserve">hal-01953281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE SEISMIC BEHAVIOUR OF AN INNOVATIVE HYBRID SHEAR LINK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete – Innovation and Design, fib Symposium, Copenhagen May 18-20, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953281v1</w:t>
+                <w:t xml:space="preserve">hal-01954397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to avoid weak storey mechanisms in concentrically braced frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7764,839 +7764,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084976v1</w:t>
+                <w:t xml:space="preserve">hal-01084966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eurosteel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084969v1</w:t>
+                <w:t xml:space="preserve">hal-01010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084966v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Duchêne</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
+              <w:t xml:space="preserve">eurosteel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010441v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Merczel</w:t>
+                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973786v1</w:t>
+                <w:t xml:space="preserve">hal-01084978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
+              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084978v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Imperfections in FEM Modeling of Lateral Torsional Buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral Torsional Buckling of Cellular Steel Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Stability Conference, Structural Stability Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, United States. pp.741-752</w:t>
+              <w:t xml:space="preserve">, Apr 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965996v1</w:t>
+                <w:t xml:space="preserve">hal-00973769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations towards Lateral Torsional Buckling of Cellular Steel Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,398 +8667,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European solid mechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Torsional Buckling of Cellular Steel Beams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Imperfections in FEM Modeling of Lateral Torsional Buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Stability Conference, Structural Stability Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, United States</w:t>
+              <w:t xml:space="preserve">, Apr 2012, United States. pp.741-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973769v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotation capacity of plastic hinges in composite beams. Determination of the statistical distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boissonnade Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
+              <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hungary. pp.2361-2366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965995v1</w:t>
+                <w:t xml:space="preserve">hal-00965993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation capacity of plastic hinges in composite beams. Determination of the statistical distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boissonnade Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hungary. pp.2361-2366</w:t>
+              <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965993v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overstrength demands for joints in composite frames with account of the actual European steel production</w:t>
               </w:r>
@@ -9366,90 +9366,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrage de construction de type plancher composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3131339. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9512,51 +9512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hybrid steel-concrete structures and components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Plumier; H. Degée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Hybrid Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.69-116, 2023, ISBN 9781003149811. </w:t>
@@ -9684,51 +9684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB506845"/>
+    <w:nsid w:val="4B487539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9915,51 +9915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-somja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184426731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05421932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Van Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05423089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavallari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114659" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Bloa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114226" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissonnade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04644987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2023.108337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanthet Ouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-02966-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Somja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103323" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.04.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Gac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)st.1943-541x.0002268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.01.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaing Sao Serey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lachal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Ville de Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Al Rahim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Rahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gerard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.125" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ASCCS2018.2018.7018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deg&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elghazouli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogdan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plumier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.596" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_293" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sonck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vassart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Serey Kaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41142(396)44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003149811-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-somja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184426731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05421932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Van Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Bloa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05423089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavallari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissonnade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04644987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2023.108337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanthet Ouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115360" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-02966-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Somja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103323" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)st.1943-541x.0002268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.04.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.01.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaing Sao Serey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lachal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Ville de Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Al Rahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Rahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gerard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.125" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ASCCS2018.2018.7018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deg&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elghazouli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogdan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plumier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_293" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sonck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vassart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Serey Kaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41142(396)44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003149811-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>