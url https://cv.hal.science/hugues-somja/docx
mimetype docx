--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -199,441 +199,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of a novel connector for timber frame facades on concrete slabs</w:t>
+                <w:t xml:space="preserve">Experimental investigation on an innovative thermal break system for exterior wall-slab joints under monotonic and reversed cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran-Van Han</w:t>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Berder</w:t>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Gaël Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 114, pp.114397. </w:t>
+              <w:t xml:space="preserve">, 2025, 114, pp.114226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421932v1</w:t>
+                <w:t xml:space="preserve">hal-05448140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on an innovative thermal break system for exterior wall-slab joints under monotonic and reversed cyclic loading</w:t>
+                <w:t xml:space="preserve">A methodology for the characterization of the climate action on internally insulated buildings equipped with thermal breaker systems identifying seasonal and daily contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Bloa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Romuald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 114, pp.114226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114226⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 116, pp.114659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448140v1</w:t>
+                <w:t xml:space="preserve">hal-05423089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the characterization of the climate action on internally insulated buildings equipped with thermal breaker systems identifying seasonal and daily contributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance assessment of a novel connector for timber frame facades on concrete slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran-Van Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cavallari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+                <w:t xml:space="preserve">Alice Le Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 116, pp.114659. </w:t>
+              <w:t xml:space="preserve">, 2025, 114, pp.114397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423089v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations towards the lateral torsional buckling of cellular steel beams</w:t>
+                <w:t xml:space="preserve">Design of cellular steel beams subjected to lateral torsional buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
@@ -642,780 +642,780 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 195, pp.111388. </w:t>
+              <w:t xml:space="preserve">, 2024, 197, pp.111604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.111388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.111604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467377v1</w:t>
+                <w:t xml:space="preserve">hal-04644987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of cellular steel beams subjected to lateral torsional buckling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Nseir</w:t>
+                <w:t xml:space="preserve">Behaviour of embedded H-profile balcony-to-slab connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.111604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Constructional Steel Research, 213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2023.108337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644987v1</w:t>
+                <w:t xml:space="preserve">hal-04443256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of embedded H-profile balcony-to-slab connection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of a new thermal break system for exterior wall-slab joints under monotonic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong Hanh Le</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Constructional Steel Research, 213, </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Engineering Structures, 303, pp.117563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2023.108337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.117563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443256v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a new thermal break system for exterior wall-slab joints under monotonic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations towards the lateral torsional buckling of cellular steel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Engineering Structures, 303, pp.117563. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.111388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.117563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.111388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432216v1</w:t>
+                <w:t xml:space="preserve">hal-04467377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation on the dovetail notched connection for cross-laminated-timber-concrete composite slabs</w:t>
+                <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanthet Ouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Huy Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soquet</w:t>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (15), pp.4466-4496. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.110672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2194351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087976v1</w:t>
+                <w:t xml:space="preserve">hal-04066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of partial shear connection on the behaviour of U-shaped steel concrete beams with L-shaped shear connectors</w:t>
+                <w:t xml:space="preserve">An experimental investigation on the dovetail notched connection for cross-laminated-timber-concrete composite slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lepourry-Nicollet</w:t>
+                <w:t xml:space="preserve">Vanthet Ouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Heng</w:t>
+                <w:t xml:space="preserve">Quang-Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Somja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Palas</w:t>
+                <w:t xml:space="preserve">Thierry Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (15), pp.4466-4496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2194351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975304v1</w:t>
+                <w:t xml:space="preserve">hal-04087976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of partial shear connection on the behaviour of U-shaped steel concrete beams with L-shaped shear connectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepourry-Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.V.B. Santana</w:t>
+                <w:t xml:space="preserve">P. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hjiaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186, pp.110672. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278, pp.115360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066413v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equilibrium‐based formulation with nonlinear configuration dependent interpolation for geometrically exact 3D beams</w:t>
               </w:r>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear analysis of RC members subjected to combined bending-shear-torsion stresses: a numerical multi-fiber displacement-based finite element model with warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,90 +1622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of a joint between a U-shaped steel-concrete beam and a concrete-filled steel tubular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 175, pp.106322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1733,880 +1733,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced finite element model for reinforced concrete members under torsion with consistent material parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Reliability-Based Analysis for Thermal Break System under Low-Cycle Climatic Fatigue Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.103323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (3), pp.04019003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)st.1943-541x.0002268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372366v1</w:t>
+                <w:t xml:space="preserve">hal-01971436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Based Analysis for Thermal Break System under Low-Cycle Climatic Fatigue Loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An innovative concrete-steel structural system for long-span structure allowing a fast and simple erection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissonnade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)st.1943-541x.0002268⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.55-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971436v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative concrete-steel structural system for long-span structure allowing a fast and simple erection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">An enhanced finite element model for reinforced concrete members under torsion with consistent material parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.55-74. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.103323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2019.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.103323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372370v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a new shear connector for U-shaped steel-concrete hybrid beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cycle fatigue life of a thermal break system under climatic actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Keo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Palas</w:t>
+                <w:t xml:space="preserve">Frank Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.153-166. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.525-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2018.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740177v1</w:t>
+                <w:t xml:space="preserve">hal-01809293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cycle fatigue life of a thermal break system under climatic actions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of a new shear connector for U-shaped steel-concrete hybrid beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Palas</w:t>
+                <w:t xml:space="preserve">P. Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 168, pp.525-543. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.153-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.04.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2018.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809293v1</w:t>
+                <w:t xml:space="preserve">hal-01740177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Badalassi</w:t>
+                <w:t xml:space="preserve">Mihai Bud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Braconi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952970v1</w:t>
+                <w:t xml:space="preserve">hal-01616204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Badalassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Braconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Bud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Louis-Guy Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia Caprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.1559-1607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616204v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact finite element formulation for an elastic hybrid beam-column in partial interaction with shear-deformable encasing component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically nonlinear analysis of hybrid beam–column with several encased steel profiles in partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.1099-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3880,303 +3880,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between displacement and mixed-based corotational finite element formulations for elasto-plastic analysis of three-dimensional beams</w:t>
+                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabe Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (7), pp.939-982. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/02644401111165149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965594v1</w:t>
+                <w:t xml:space="preserve">hal-00965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
+                <w:t xml:space="preserve">A comparative study between displacement and mixed-based corotational finite element formulations for elasto-plastic analysis of three-dimensional beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabe Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.939-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644401111165149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00965562v1</w:t>
+                <w:t xml:space="preserve">hal-00965594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy for analysis of erection stages including an efficient method for creep analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Ville de Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,64 +4259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en oeuvre d’une poutre hybride acier-béton à coffrage structurel pour les grands franchissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4367,90 +4367,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D DUCTILE-NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE BEAM: EXPERIMENTAL INVESTIGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Timber Engineering: Timber for a Livable Future, WCTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. pp.3342-3350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4484,90 +4484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL AND NUMERICAL INVESTIGATION ON A DOVETAIL NOTCHED CONNECTION FOR CROSS-LAMINATED-TIMBER-CONCRETE COMPOSITE SLABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanthet Ouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Timber Engineering: Timber for a Livable Future, WCTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. pp.3333-3341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4595,1194 +4595,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL TESTING ON AN INNOVATIVE NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE STRUCTURES</w:t>
+                <w:t xml:space="preserve">CYCLIC BEHAVIOUR OF A DOVETAIL-SHAPE NOTCHED CONNECTION FOR CROSS-LAMINATED-TIMBER-CONCRETE COMPOSITE SLABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gérard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A. Al Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lepourry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al Rahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">T. Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th fib International Congress on Concrete Innovation for Sustainability, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. pp.614-623</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. pp.773-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932229v1</w:t>
+                <w:t xml:space="preserve">hal-03932235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYCLIC BEHAVIOUR OF A DOVETAIL-SHAPE NOTCHED CONNECTION FOR CROSS-LAMINATED-TIMBER-CONCRETE COMPOSITE SLABS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement statique d’une connexion innovante par encoches pour les planchers mixtes bois – béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Al Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry-Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Soquet</w:t>
+                <w:t xml:space="preserve">Lucile Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th fib International Congress on Concrete Innovation for Sustainability, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932235v1</w:t>
+                <w:t xml:space="preserve">hal-04712485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement statique d’une connexion innovante par encoches pour les planchers mixtes bois – béton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL TESTING ON AN INNOVATIVE NOTCHED CONNECTION FOR TIMBER-CONCRETE COMPOSITE STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th fib International Congress on Concrete Innovation for Sustainability, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. pp.614-623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712485v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of an innovative demountable balcony with sophisticated connection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A notched connection for CLT-concrete composite slabs resisting to uplift without metallic connectors: experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanthet Ouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clemence Lepourry</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fib Symposium 2021: Concrete Structures: New Trends for Eco-Efficiency and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254969v1</w:t>
+                <w:t xml:space="preserve">hal-03254979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A notched connection for CLT-concrete composite slabs resisting to uplift without metallic connectors: experimental investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Effect of climatic actions on buildings with internal insulation and thermal breaks: multi-scalea approach and thermo-hydro-mechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soquet</w:t>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fib Symposium 2021: Concrete Structures: New Trends for Eco-Efficiency and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) - ECOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; Ecomas, Jan 2021, paris (Virtual event), France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254979v1</w:t>
+                <w:t xml:space="preserve">hal-03691382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of climatic actions on buildings with internal insulation and thermal breaks: multi-scalea approach and thermo-hydro-mechanical modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Heng</w:t>
+                <w:t xml:space="preserve">Numerical study of balcony deformations taking into account the presence of thermal break system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) - ECOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fib Symposium 2021: Concrete Structures: New Trends for Eco-Efficiency and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03691382v1</w:t>
+                <w:t xml:space="preserve">hal-03254882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of balcony deformations taking into account the presence of thermal break system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental behaviour of an innovative demountable balcony with sophisticated connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fib Symposium 2021: Concrete Structures: New Trends for Eco-Efficiency and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254882v1</w:t>
+                <w:t xml:space="preserve">hal-03254969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of the influence of partial interaction on the behaviour of U-shaped concete steel beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">Non linear finite element analysis of reinforced concrete members under torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269015v1</w:t>
+                <w:t xml:space="preserve">hal-02269012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear finite element analysis of reinforced concrete members under torsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on the behaviour of the joint between a U-Shaped concrete-steel beam and a concrete filled steel square column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Lepourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269012v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on the behaviour of the joint between a U-Shaped concrete-steel beam and a concrete filled steel square column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigations of the influence of partial interaction on the behaviour of U-shaped concete steel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium 2019 : Concrete innovations in materials, design and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269008v1</w:t>
+                <w:t xml:space="preserve">hal-02269015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strut-and-tie model for the support of steel beams crossing concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Compositie Strutures ASCCS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5816,51 +5816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,90 +5911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of a steel-concrete hybrid thermal break system to low cycle fatigue under thermal actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6071,51 +6071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6140,77 +6140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the M-V Interaction of a Hybrid Steel Connection Used in Concrete Floor-to-Balcony Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet. 2017 fib Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, maastricht, Netherlands. pp.2407-2414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,103 +6235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative concrete-steel structural system allowing for a fast and simple erection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,274 +6350,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in steel-concrete composite and hybrid structures: Concrete elements reinforced by steel profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the behavior of a steel-concrete hybrid thermal break system under vertical actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Degée</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">B. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Plumier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festschrift zum 60. Geburtstag von Univ.‐Prof. Dr.‐Ing. Ulrike Kuhlmann</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cepa.596⟩</w:t>
+              <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269031v1</w:t>
+                <w:t xml:space="preserve">hal-01619380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the behavior of a steel-concrete hybrid thermal break system under vertical actions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Keo</w:t>
+                <w:t xml:space="preserve">Recent advances in steel-concrete composite and hybrid structures: Concrete elements reinforced by steel profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Degée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elghazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Le Gac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Palas</w:t>
+                <w:t xml:space="preserve">A. Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands. </w:t>
+              <w:t xml:space="preserve">Festschrift zum 60. Geburtstag von Univ.‐Prof. Dr.‐Ing. Ulrike Kuhlmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Stuttgart, Germany. pp.285-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cepa.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619380v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bielles-tirants pour le support d'une poutre transversale acier noyée dans une poutre principale béton</w:t>
               </w:r>
@@ -6793,90 +6793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of a new type of shear connector for U-shaped Steel-concrete hybrid beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6910,64 +6910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete confinement and degree of shear connection effects in hybrid column design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7116,243 +7116,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE SEISMIC BEHAVIOUR OF AN INNOVATIVE HYBRID SHEAR LINK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete – Innovation and Design, fib Symposium, Copenhagen May 18-20, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953281v1</w:t>
+                <w:t xml:space="preserve">hal-01954397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Aribert</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE SEISMIC BEHAVIOUR OF AN INNOVATIVE HYBRID SHEAR LINK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Concrete – Innovation and Design, fib Symposium, Copenhagen May 18-20, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954397v1</w:t>
+                <w:t xml:space="preserve">hal-01953281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to avoid weak storey mechanisms in concentrically braced frames</w:t>
               </w:r>
@@ -7440,375 +7440,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084980v1</w:t>
+                <w:t xml:space="preserve">hal-01010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084948v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084959v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
+                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
@@ -7839,423 +7865,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">eurosteel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084966v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Manthey</w:t>
+                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
+              <w:t xml:space="preserve">Hybrid 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010441v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084976v1</w:t>
+                <w:t xml:space="preserve">hal-01084959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eurosteel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084969v1</w:t>
+                <w:t xml:space="preserve">hal-01084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
               </w:r>
@@ -8267,51 +8267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8893,51 +8893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,90 +9366,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrage de construction de type plancher composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3131339. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9512,51 +9512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hybrid steel-concrete structures and components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Plumier; H. Degée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Hybrid Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.69-116, 2023, ISBN 9781003149811. </w:t>
@@ -9684,51 +9684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B487539"/>
+    <w:nsid w:val="33740FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9915,51 +9915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-somja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184426731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05421932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Van Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Bloa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05423089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavallari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissonnade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04644987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2023.108337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanthet Ouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115360" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-02966-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Somja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103323" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)st.1943-541x.0002268" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.04.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.01.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaing Sao Serey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lachal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Ville de Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Al Rahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Rahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gerard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.125" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ASCCS2018.2018.7018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deg&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elghazouli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogdan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plumier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_293" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sonck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vassart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Serey Kaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41142(396)44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003149811-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hugues-somja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-9983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184426731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Bloa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114226" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05423089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavallari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Billard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05421932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Van Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04644987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissonnade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2023.108337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117563" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.111388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanthet Ouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry-Nicollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-02966-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Somja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Gac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)st.1943-541x.0002268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Lepourry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.01.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa L&#244;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.7167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaing Sao Serey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lachal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Ville de Goyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Al Rahim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Rahim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gerard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.39" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.125" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03254969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ASCCS2018.2018.7018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deg&#233;e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elghazouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogdan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plumier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sonck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vassart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Serey Kaing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41142(396)44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003149811-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>