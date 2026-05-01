--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -96,3058 +96,3071 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patritumab deruxtecan in HR+HER2− advanced breast cancer: a phase 2 trial</w:t>
+                <w:t xml:space="preserve">SparseXMIL: Leveraging sparse convolutions for context-aware and memory-efficient classification of whole slide images in digital pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Mosele</w:t>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Corcos</w:t>
+                <w:t xml:space="preserve">Fabrice Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Pierotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-025-03885-3⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2026.104047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05241369v1</w:t>
+                <w:t xml:space="preserve">hal-04531177v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust automatic crater detection at all latitudes on Mars with Deep-learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patritumab deruxtecan in HR+HER2− advanced breast cancer: a phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinez Leonard</w:t>
+                <w:t xml:space="preserve">Fernanda Mosele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Andrieu</w:t>
+                <w:t xml:space="preserve">Noemie Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Livia Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2025.106053⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-025-03885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907508v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05241369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a deep-learning algorithm to detect the presence of inflammation in MRI of sacroiliac joints in patients with axial spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning truly monotone operators with applications to nonlinear inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri Nicolaes</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evi Tselenti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.735-764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905124v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning truly monotone operators with applications to nonlinear inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of a deep-learning algorithm to detect the presence of inflammation in MRI of sacroiliac joints in patients with axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Nicolaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Tselenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina López-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530164v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging-guided prognostic score-based approach to assess the benefits of combotherapy versus monotherapy with immune checkpoint inhibitors in metastatic MSI-H colorectal cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust automatic crater detection at all latitudes on Mars with Deep-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">François Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Menu</w:t>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cohen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bentley Mark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114020⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2025.106053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907203v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of pancreatic lesion with artificial intelligence: The SFR 2023 artificial intelligence data challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Aouad</w:t>
+                <w:t xml:space="preserve">Imaging-guided prognostic score-based approach to assess the benefits of combotherapy versus monotherapy with immune checkpoint inhibitors in metastatic MSI-H colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Laurent</w:t>
+                <w:t xml:space="preserve">Yves Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Levant</w:t>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Rode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Brillat-Savarin</w:t>
+                <w:t xml:space="preserve">Clemence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.114020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670352v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Biopsy versus CT: Comparison of Tumor Burden Quantification in 1065 Patients with Metastases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and characterization of pancreatic lesion with artificial intelligence: The SFR 2023 artificial intelligence data challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Dawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Paul Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Agnes Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othilie Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samy Ammari</w:t>
+                <w:t xml:space="preserve">Nina Brillat-Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.232674⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (10), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905199v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and severity quantification of pulmonary embolism with 3D CT data using an automated deep learning-based artificial solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid Biopsy versus CT: Comparison of Tumor Burden Quantification in 1065 Patients with Metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Djahnine</w:t>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Othilie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Wiemker</w:t>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.09.006⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.232674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396326v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better than RECIST and Faster than iRECIST: Defining the Immunotherapy Progression Decision Score to Better Manage Progressive Tumors on Immunotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Detection and severity quantification of pulmonary embolism with 3D CT data using an automated deep learning-based artificial solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Djahnine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Farhane</w:t>
+                <w:t xml:space="preserve">Sébastien Mulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Wiemker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-0890⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396436v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trastuzumab deruxtecan in metastatic breast cancer with variable HER2 expression: the phase 2 DAISY trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Deluche</w:t>
+                <w:t xml:space="preserve">Better than RECIST and Faster than iRECIST: Defining the Immunotherapy Progression Decision Score to Better Manage Progressive Tumors on Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Lusque</w:t>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Filleron</w:t>
+                <w:t xml:space="preserve">Siham Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02478-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1528-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-0890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187928v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCCO: An Implementation of Constrained Constructive Optimization for Generating 2D and 3D Vascular Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trastuzumab deruxtecan in metastatic breast cancer with variable HER2 expression: the phase 2 DAISY trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Mosele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+                <w:t xml:space="preserve">Amelie Lusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuc Ngo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2023.477⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.2110 - 2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02478-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201337v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral density estimation from a plain X-ray image by learning decomposition into projections of bone-segmented computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep learning model for the diagnosis of sacroiliitis according to Assessment of SpondyloArthritis International Society classification criteria with magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bordner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Gu</w:t>
+                <w:t xml:space="preserve">Clementina Lopez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshito Otake</w:t>
+                <w:t xml:space="preserve">Sisi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Uemura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Masaki Takao</w:t>
+                <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102970⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396297v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning model for the diagnosis of sacroiliitis according to Assessment of SpondyloArthritis International Society classification criteria with magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone mineral density estimation from a plain X-ray image by learning decomposition into projections of bone-segmented computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshito Otake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bordner</w:t>
+                <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Aouad</w:t>
+                <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Lopez Medina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Molto</w:t>
+                <w:t xml:space="preserve">Masaki Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.03.008⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90, pp.102970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083189v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative adversarial networks (GAN)-based data augmentation of rare liver cancers: The SFR 2021 Artificial Intelligence Data Challenge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">OpenCCO: An Implementation of Constrained Constructive Optimization for Generating 2D and 3D Vascular Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Lewin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (1), pp.43-48. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.258-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2023.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907631v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative adversarial networks (GAN)-based data augmentation of rare liver cancers: The SFR 2021 Artificial Intelligence Data Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Decazes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mottay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Maité Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (9), pp.e007315. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (1), pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287256v1</w:t>
+                <w:t xml:space="preserve">hal-03907631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 days post-fertilization zebrafish following simultaneous visualization with identical orientations</w:t>
+                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Machado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lilian Buzer</w:t>
+                <w:t xml:space="preserve">Léo Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2022.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.e007315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776235v1</w:t>
+                <w:t xml:space="preserve">hal-04287256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward semi-automatic biologically effective dose treatment plan optimisation for Gamma Knife radiosurgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 days post-fertilization zebrafish following simultaneous visualization with identical orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Klinge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Paddick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jamie R Mcclelland</w:t>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8965⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 490, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2022.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943763v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phuc Ngo</w:t>
+                <w:t xml:space="preserve">Toward semi-automatic biologically effective dose treatment plan optimisation for Gamma Knife radiosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Paddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R Mcclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01094-y⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (21), pp.215001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630330v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: Defining the immunotherapy progression decision score to better manage progressive tumors on immunotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.S595-S596. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (7), pp.786-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940635v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting immunotherapy outcomes in patients with MSI tumors using NLR and CT global tumor volume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: Defining the immunotherapy progression decision score to better manage progressive tumors on immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Kind</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence David</w:t>
+                <w:t xml:space="preserve">S. Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.982790⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.S595-S596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266174v1</w:t>
+                <w:t xml:space="preserve">hal-03940635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Algorithms for Scalable Proximity Operator Computation and Application to Video Denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting immunotherapy outcomes in patients with MSI tumors using NLR and CT global tumor volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Abboud</w:t>
+                <w:t xml:space="preserve">Michele Kind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Stamm</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103610⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.982790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.982790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684063v3</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Early Response to Immunotherapy: DCE-US as a New Biomarker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Algorithms for Scalable Proximity Operator Computation and Application to Video Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Naccache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Marin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baya Benatsou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14051337⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792594v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684063v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Elastica-driven Digital Curve Evolution Model for Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Early Response to Immunotherapy: DCE-US as a New Biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Antunes</w:t>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00983-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14051337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144926v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
               </w:r>
@@ -3293,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Papamanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,6188 +3408,6292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection with Component-Graphs in Multi-band Images: Application to Source Detection in Astronomical Images</w:t>
+                <w:t xml:space="preserve">An Elastica-driven Digital Curve Evolution Model for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Xuan Nguyen</w:t>
+                <w:t xml:space="preserve">Daniel Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00983-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429058v2</w:t>
+                <w:t xml:space="preserve">hal-03144926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical validation of a computer‐based approach for the quantification of the skin ageing process of women using in vivo confocal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object Detection with Component-Graphs in Multi-band Images: Application to Source Detection in Astronomical Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Razim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Robic</w:t>
+                <w:t xml:space="preserve">R Peletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Nkengne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16810⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.156482-156491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144931v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetic field strength on magnetic resonance imaging radiomics features in brain imaging, an in vitro and in vivo study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Ammari</w:t>
+                <w:t xml:space="preserve">Clinical validation of a computer‐based approach for the quantification of the skin ageing process of women using in vivo confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pitre-Champagnat</w:t>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dercle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salma Moalla</w:t>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.541663⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117688v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaobo Luo</w:t>
+                <w:t xml:space="preserve">Influence of magnetic field strength on magnetic resonance imaging radiomics features in brain imaging, an in vitro and in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pitre-Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Laurent Dercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+                <w:t xml:space="preserve">Salma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.541663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.541663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161362v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
+                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bihan Wen</w:t>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541059v1</w:t>
+                <w:t xml:space="preserve">hal-03161362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating deep learning CT-scan model, biological and clinical variables to predict severity of COVID-19 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gortais</w:t>
+                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Herent</w:t>
+                <w:t xml:space="preserve">Bihan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 12 (634), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (29), pp.17603-17610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20657-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136018v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Integrating deep learning CT-scan model, biological and clinical variables to predict severity of COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
+                <w:t xml:space="preserve">Hugo Gortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilun Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+                <w:t xml:space="preserve">Paul Herent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (634), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20657-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144923v1</w:t>
+                <w:t xml:space="preserve">hal-03136018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-Based Concurrent Brain Registration and Tumor Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Estienne</w:t>
+                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enzo Battistella</w:t>
+                <w:t xml:space="preserve">Shilun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2020.00017⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974826v1</w:t>
+                <w:t xml:space="preserve">hal-03144923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification of Definitions of Hyperprogressive Disease During Immunotherapy for Non–Small Cell Lung Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning-Based Concurrent Brain Registration and Tumor Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alvarez Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Kas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lamarque</w:t>
+                <w:t xml:space="preserve">Enzo Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2020.1634⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Multimodal Brain Tumor Segmentation and Beyond, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2020.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144929v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated segmentation of thick confocal microscopy 3D images for the measurement of white matter volumes in zebrafish brains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+                <w:t xml:space="preserve">Clarification of Definitions of Hyperprogressive Disease During Immunotherapy for Non–Small Cell Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnim Jenett</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mathm-2020-0100⟩</w:t>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), pp.1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2020.1634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144939v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated segmentation of thick confocal microscopy 3D images for the measurement of white matter volumes in zebrafish brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnim Jenett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2020-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150316v5</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping for PET image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Francesco Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155801v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150316v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Shaping for PET image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695384v3</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput automated detection of axial malformations in Medaka fish embryo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.12.016⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959606v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of patient-specific cardiac vascular networks: a hybrid image-based and synthetic geometric model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">High throughput automated detection of axial malformations in Medaka fish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Grady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michiel Schaap</w:t>
+                <w:t xml:space="preserve">Noémie de Crozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (4), pp.946-955. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2865667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869264v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nD variational restoration of curvilinear structures with prior-based directional regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of patient-specific cardiac vascular networks: a hybrid image-based and synthetic geometric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyssée Merveille</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Schaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (8), pp.3848-3859. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (4), pp.946-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2901706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2865667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832636v2</w:t>
+                <w:t xml:space="preserve">hal-01869264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional conditional random field for the dermal–epidermal junction segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">nD variational restoration of curvilinear structures with prior-based directional regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.6.2.024003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.3848-3859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2901706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155490v1</w:t>
+                <w:t xml:space="preserve">hal-01832636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional conditional random field for the dermal–epidermal junction segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (02), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.6.2.024003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262728v2</w:t>
+                <w:t xml:space="preserve">hal-02155490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rigid registration: A local graph-search approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 216 (2), pp.461-481. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.304-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306035v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Discrete rigid registration: A local graph-search approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (2), pp.461-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599528v1</w:t>
+                <w:t xml:space="preserve">hal-01306035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated assay for the assessment of cardiac arrest in fish embryo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.32-44. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.246-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421156v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countering Noise-based Splicing Detection Using Noise Density Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An automated assay for the assessment of cardiac arrest in fish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Julliand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emilie Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Forensics, Security and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15394/jdfsl.2016.1382⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510073v1</w:t>
+                <w:t xml:space="preserve">hal-01421156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological PDEs on Graphs for Image Processing on Surfaces and Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Countering Noise-based Splicing Detection Using Noise Density Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi5110213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Digital Forensics, Security and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15394/jdfsl.2016.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397336v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Approach for Image Restoration with Exact Poisson-Gaussian Likelihood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Morphological PDEs on Graphs for Image Processing on Surfaces and Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">François Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (4), pp.2662-2682. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1014395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi5110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922151v3</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed connected operators: Asymmetric hierarchies for image filtering and segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Cousty</w:t>
+                <w:t xml:space="preserve">A Convex Approach for Image Restoration with Exact Poisson-Gaussian Likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Tankyevych</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (6), pp.1162-1176. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.2662-2682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2014.2366145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1014395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869727v2</w:t>
+                <w:t xml:space="preserve">hal-00922151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 2D constrained discrete rigid transformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Directed connected operators: Asymmetric hierarchies for image filtering and segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-014-9406-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (6), pp.1162-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2014.2366145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838184v2</w:t>
+                <w:t xml:space="preserve">hal-00869727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre analysis in 3D materials and process validation on artificial data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On 2D constrained discrete rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annals of Mathematics and Artificial Intelligence, 75 (1-2), pp.163-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-014-9406-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065437v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving rigid transformation of 2D digital images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fibre analysis in 3D materials and process validation on artificial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulenyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (2), pp.78-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795054v2</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Approach for Time-Variant Poisson-Gaussian Model Parameter Estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Topology-preserving rigid transformation of 2D digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2283839⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.885-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2295751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766686v3</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic retinal vessel extraction based on directional mathematical morphology and fuzzy classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An EM Approach for Time-Variant Poisson-Gaussian Model Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engilbert Sigurdsson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2283839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128500v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving conditions for 2D digital images under rigid transformations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic retinal vessel extraction based on directional mathematical morphology and fuzzy classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engilbert Sigurdsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (2), pp.418-433. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-013-0474-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838183v2</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Topology-preserving conditions for 2D digital images under rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.418-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743968v2</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial structure of rigid transformations in 2D digital images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.08.014⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643734v3</w:t>
+                <w:t xml:space="preserve">hal-00743968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize subspace approach for l2-l0 image regularization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combinatorial structure of rigid transformations in 2D digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (4), pp.393-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/11085997X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789962v1</w:t>
+                <w:t xml:space="preserve">hal-00643734v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a Camera and a Four Quadrant Detector, in the Measurement of Red Blood Cell Deformability as a Function of Osmolality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Majorize-Minimize subspace approach for l2-l0 image regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of medical and bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.563-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11085997X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865916v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient robust d-dimensional path operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between a Camera and a Four Quadrant Detector, in the Measurement of Red Blood Cell Deformability as a Function of Osmolality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Finkelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suat Topsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cokelaer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thérèse Cynober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of medical and bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798414v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous maximum flow segmentation method for nanoparticle interaction analysis</w:t>
+                <w:t xml:space="preserve">Efficient robust d-dimensional path operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Marak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">François Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 244 (1), pp.59-78. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.830-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03507.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2213578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865924v1</w:t>
+                <w:t xml:space="preserve">hal-00798414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Watersheds: A Unifying Graph Based Optimization Framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A spatial regularization approach for vector quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622510v1</w:t>
+                <w:t xml:space="preserve">hal-00530369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust skeletonization using the discrete lambda-medial axis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Continuous maximum flow segmentation method for nanoparticle interaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 244 (1), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03507.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622523v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial regularization approach for vector quantization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Power Watersheds: A Unifying Graph Based Optimization Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1384-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530369v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Continuous Maximal Flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Robust skeletonization using the discrete lambda-medial axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100799186⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (9), pp.1384-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525822v2</w:t>
+                <w:t xml:space="preserve">hal-00622523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Consensus set for digital line and plane fitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combinatorial Continuous Maximal Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ima.20269⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.905-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100799186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493415v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Consensus set for digital line and plane fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+                <w:t xml:space="preserve">Yskandar Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ima.20269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00436243v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Marak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trépout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 168 (1), pp.419-425</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 168 (3), pp.419-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2009.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622435v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient complete and incomplete paths openings and closings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (4), pp.416-425</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 168 (1), pp.419-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622202v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Distance of Vegetation from Powerlines Using Stereo Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sun</w:t>
+                <w:t xml:space="preserve">Efficient complete and incomplete paths openings and closings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jones</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (4), pp.269-283</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.416-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622199v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Minimal Surfaces by Continuous Maximal Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measuring the Distance of Vegetation from Powerlines Using Stereo Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (1), pp.106-118</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4), pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621983v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Filtering of Images with Symmetric Extension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Globally Minimal Surfaces by Continuous Maximal Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85 (1), pp.1546-1556</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (1), pp.106-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621984v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally optimal geodesic active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (1), pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Performance of SolarScan: An Automated Dermoscopy Image Analysis Instrument for the Diagnosis of Primary Melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gutenev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 141 (11), pp.1388-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recursive Filtering of Images with Symmetric Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (1), pp.1546-1556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Path openings and closings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (1), pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9586,14830 +9703,14830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de forme a priori pour la segmentation des torons dans les images tomographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Herichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Implementation of Variational Morphological Operators on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Portugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Silveti-Falls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2025 - 4th International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Bone Mineral Density and Muscle Mass from EOS Low Dose X-Ray Imaging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Suehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2025 - Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MICCAI Society, Sep 2025, Daejong, South Korea. pp.168-177, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05141-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DDX: Bone Surface Reconstruction from a Single Standard-Geometry Radiograph via Dual-Face Depth Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.3-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex optimization for binary tree-based transport networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Srir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Florence, Italy. pp.217-228, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foundation for exact binarized morphological neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision, workshop on Low Bit Quantized Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Quantitative Image Synthesis through Pretraining and Resolution Scaling for Bone Mineral Density Estimation from a Plain X-ray Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASHIMI 2024 - International Workshop on Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.134-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning sperm cells part segmentation with class-specific data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wesierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume Informed Graph Neural Network for Myocardial Perfusion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 7nd International Conference on Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POS0341 PERFORMANCE ANALYSIS OF A DEEP LEARNING ALGORITHM TO DETECT POSITIVE SIJ MRI ACCORDING TO THE ASAS DEFINITION IN AXSPA PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeri Nicolaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Tselenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina López-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2023 - European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Milan, Italy. pp.418.1-418, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.2357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">142P Correlating total tumor volume on CT-Scan and liquid biopsy ctDNA in 1017 patients with metastatic cancer: A novel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joya Hadchiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSKdeX: Musculoskeletal (MSK) Decomposition from an X-Ray Image for Fine-Grained Estimation of Lean Muscle Mass and Muscle Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2023 - 26th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancoucer, Canada. pp.497-507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43990-2_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of Out-Of-Distribution samples in Multiple Instance Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Estimation for Computer Vision, ICCV2023 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Nuclei Segmentation using Spatial Organization Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Garberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.325-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary morphological neural network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3276-3280</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617249v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coronary artery centerline tracking with the Morphological Skeleton Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868578v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary artery centerline tracking with the Morphological Skeleton Loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Binary morphological neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3276-3280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724882v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer graph network for coronary plaque localization in CCTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kolkata, India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incrementally semi-supervised classification of arthritis inflammation on a clinical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Lopez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martin-Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bordner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Uppsala (Suède), Sweden. pp.429-440, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-MAP: Structural Attention Mechanism and Automated Semantic Segmentation Ensembled for Uncertainty Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A Kantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Boussioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2021 - 35th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual, China. pp.15316-15322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-Spatiotemporal Features and Shape-Based Prior Knowledge for Fine-grained Imbalanced Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A. Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Skreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles A. Kantor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Rauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Boussioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2021 - Workshop on AI for Social Good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Super-Resolution Improve OCR Performance in the Real World ? A Case Study on Images of Receipts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.548-552, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGO: Multiband Astronomical Source Detection With Component-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aku Venhola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Haigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.16-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoît Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.520-531, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas-based automated detection of swim bladder in Medaka embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de Crozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2019 - International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoit Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.496-507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-dual pattern spectra for characterising the dermal-epidermal junction in 3D reflectance confocal microscopy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Nkengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2019 - International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. pp.508-519, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Curvature Evolution Model for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGCI 2019 - International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Noisy-le-Grand, France. pp.15-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation 3D des lésions du lymphome à partir de descripteurs multimodaux TEP/TDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du GdR ISIS : "Segmentation d'images biomédicales : quels outils pour l'analyse des données massives, hétérogènes et multimodales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multicore Convex Optimization Algorithm with Applications to Video Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.174-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of combinations of watershed hierarchiesvv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deise S Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo de A Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean S Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.133-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the dermal-epidermal junction using in-vivo confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Nkengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.252-255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation directionnelle pour la segmentation de structures curvilignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated quantification of the epidermal aging process using in-vivo confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nkengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Pelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333003v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Image Splicing Detection Based on Noise Density Analysis in Raw Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t>
+              <w:t xml:space="preserve">ACIVS-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lecce, Italy. pp.126 - 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616446v1</w:t>
+                <w:t xml:space="preserve">hal-01510074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Foare</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379993v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Image Splicing Detection Based on Noise Density Analysis in Raw Images</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS-16</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_12⟩</w:t>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orléans, France. pp.346-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510074v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From real MRA to virtual MRA: Towards an open-source framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A variational model for thin structure segmentation based on a directional regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Athènes, France. pp.335-343, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phoenix, United States. pp.4324-4328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46726-9_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472890v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational model for thin structure segmentation based on a directional regularization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+                <w:t xml:space="preserve">From real MRA to virtual MRA: Towards an open-source framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533176⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Athènes, France. pp.335-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46726-9_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472645v1</w:t>
+                <w:t xml:space="preserve">hal-01472890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the measurement of physiological parameters: a case study in the image analysis of cilia motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Calculus, Optimisation and Inverse Problems in Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Image Splicing Detection from Noise Estimation in Raw Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Imaging for Crime Prevention and Detection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.13-18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2015.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.633-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154672v1</w:t>
+                <w:t xml:space="preserve">hal-01168732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Léonard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.446-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332927v1</w:t>
+                <w:t xml:space="preserve">hal-01168812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cilia 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332964v1</w:t>
+                <w:t xml:space="preserve">hal-01154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Noise and Digital Image Forensics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWDW 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_1⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510076v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t>
+              <w:t xml:space="preserve">Cilia 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168732v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Image Noise and Digital Image Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
+              <w:t xml:space="preserve">IWDW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, tokyo, Japan. pp.3 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168812v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational method combined with Frangi vesselness for tubular object segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Mathematical Biomedical Engineering (CMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.485-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.473-484, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ISS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalue image processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.446-457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, New York, United States. pp.1118-1121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automated Assay for the Evaluation of Mortality in Fish Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CFD in complex vascular systems: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Simulation (ISBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.86-94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A non-local Chan-Vese model for sparse, tubular object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.907-911, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990014v2</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zürich, Switzerland. pp.203-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067537v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux opérateurs morphologiques pour la détection d'objets tubulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sienne, Italy. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700467v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust path opening versus path opening for the detection of hedgerows in rural landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux opérateurs morphologiques pour la détection d'objets tubulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797262v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local Chan-Vese model for sparse, tubular object segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust path opening versus path opening for the detection of hedgerows in rural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695066v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological alterations of 3D digital images under rigid transformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Reims, France. pp.31-33</w:t>
+              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333586v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Topological alterations of 3D digital images under rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">, 2014, Reims, France. pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694899v1</w:t>
+                <w:t xml:space="preserve">hal-01333586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Poisson-Gaussian Noise Parametric Estimation for Blind Image Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Separating Planes between Touching 3D Objects Using Power Watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing (ISMM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.452-463, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Majorize-Minimize memory gradient algorithm applied to X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zolyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Gent, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-connections and hierarchies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_14⟩</w:t>
+              <w:t xml:space="preserve">PSIVT Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guanajuato, Mexico. pp.228-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719130v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and following particle-to-particle contacts in real granular media: An experimental challenge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWDERS AND GRAINS 2013: Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4811868⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.3035-3039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617216v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital shapes, digital boundaries and rigid transformations: A topological discussion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Semi-connections and hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984287v2</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-based cerebrovascular atlas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying and following particle-to-particle contacts in real granular media: An experimental challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San-Francisco, CA, United States. pp.1210-1214, </w:t>
+              <w:t xml:space="preserve">POWDERS AND GRAINS 2013: Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sidney, Australia. pp.60 - 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4811868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865887v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Digital shapes, digital boundaries and rigid transformations: A topological discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIVT Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Luminy, France. pp.195-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866285v1</w:t>
+                <w:t xml:space="preserve">hal-00984287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Morphology-based cerebrovascular atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738625⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San-Francisco, CA, United States. pp.1210-1214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779262v2</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for topological invariance of 2D images under rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seville, Spain. pp.155-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Robust Digital Annulus Fitting with Bounded Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Phan Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Seville, Spain. pp.253-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid algorithm for automatic heart segmentation in CT angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Knoplioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing - ICIP'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2013 - 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation topologique des images numériques 2D par transformations rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin structure filtering framework with non-local means, Gaussian derivatives and spatially-variant mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.1237-1241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Majorize-Minimize memory gradient algorithm applied to X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zolyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Image Processing (ICIP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1011-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial properties of 2D discrete rigid transformations under pixel-invariance constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A hybrid algorithm for automatic heart delineation in CT angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery - CARS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.S37-S38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790693v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear structure enhancement with the polygonal path image - Application to guide-wire segmentation in X-ray fluoroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.9-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33418-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid algorithm for automatic heart delineation in CT angiography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combinatorial properties of 2D discrete rigid transformations under pixel-invariance constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery - CARS'2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Austin, United States. pp.234-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34732-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730481v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson-Gaussian noise parameter estimation in fluorescence microscopy imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">A primal-dual proximal splitting approach for restoring data corrupted with Poisson-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1085 - 1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646382v2</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primal-dual proximal splitting approach for restoring data corrupted with Poisson-Gaussian noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Poisson-Gaussian noise parameter estimation in fluorescence microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687634v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast solver for truncated-convex priors: quantized-convex split moves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">An EM approach for Poisson-Gaussian noise modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wesierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.45-58</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2244-2248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839049v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM approach for Poisson-Gaussian noise modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">A fast solver for truncated-convex priors: quantized-convex split moves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wesierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2244-2248</w:t>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733633v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual constrained TV-based regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Surface reconstruction using Power Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2011 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946561⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.381-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744071v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memory gradient algorithm for l2-l0 regularization with applications to image restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dual constrained TV-based regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116230⟩</w:t>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.945 - 948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687500v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reconstruction using Power Watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A memory gradient algorithm for l2-l0 regularization with applications to image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Grady</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_33⟩</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2717-2720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622504v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical arteriovenous cerebral atlas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficient Robust Digital Hyperplane Fitting with Bounded Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror Aiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Computing and Visualization for (Intra)Vascular Imaging (CVII@MICCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Discrete Geometry for Computer Imagery, DGCI2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.223-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695056v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Robust Digital Hyperplane Fitting with Bounded Error</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A statistical arteriovenous cerebral atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Discrete Geometry for Computer Imagery, DGCI2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI Workshop on Computing and Visualization for (Intra)Vascular Imaging (CVII@MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.73-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00790712v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically correct cortical segmentation using Khalimsky's cubic complex framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Modat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2011.: Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2011, Lake Buena Vista, FL, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.878190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quantization under spatial smoothness constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Digital line and plane recognition using combinatorial optimization by multiresolutional representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Churiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the IIEEJ Image Electronics and Visual Computing Workshop (IEVC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nice, France. pp.1C-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714266v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Consensus Set for Digital Line Fitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Image quantization under spatial smoothness constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis (IWCIA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4297-4300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437456v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital line and plane recognition using combinatorial optimization by multiresolutional representation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Optimal Consensus Set for Digital Line Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yskandar Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the IIEEJ Image Electronics and Visual Computing Workshop (IEVC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nice, France. pp.1C-1</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis (IWCIA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cancun, Mexico. pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790544v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic diffusion using power watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4153-4156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently computing optimal consensus of digital line fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Buzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.1064-1067, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2010.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.137-148, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno Dias Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2009, San-Jose, CA, United States. 13pp, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.812330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Morphological segmentation and the miccai LV-segmentation grand challenge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Power watersheds: a new image segmentation framework extending graph cuts, random walker and optimal spanning forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2009 Workshop on Cardiac MR Left Ventricle Segmentation Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">12th International Conference on Computer Vision (ICCV'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.731-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622420v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combinatorial optimization for fitting of digital line and plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bara</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Workshop on Computer Vision and Its Application to Image Media Processing, Satellite Workshop of the 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622431v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete lambda-medial axis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">4D Morphological segmentation and the miccai LV-segmentation grand challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Discrete Geometry for Computer Imagery (DGCI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.421-433</w:t>
+              <w:t xml:space="preserve">MICCAI 2009 Workshop on Cardiac MR Left Ventricle Segmentation Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622407v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power watersheds: a new image segmentation framework extending graph cuts, random walker and optimal spanning forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computer Vision (ICCV'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.731-738</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622409v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial optimization for fitting of digital line and plane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A discrete lambda-medial axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computer Vision and Its Application to Image Media Processing, Satellite Workshop of the 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.35-41</w:t>
+              <w:t xml:space="preserve">15th Discrete Geometry for Computer Imagery (DGCI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.421-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827895v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Mathematical Morphology For the detection of the road network in very high resolution remote sensing images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Waske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3725-3728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Image Segmentation Framework: Power Watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session of International Symposium on Mathematical Morphology (ISMM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, France. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-adaptive grey-level morphology. Application to 3D vascular brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.2261-2264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique du réseau vasculaire rétinien basée sur la morphologie directionnelle et la fusion de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3881-3883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear morpho-Hessian filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. pp.1011-1014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards Automated Lymphoma Prognosis based on PET Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Lobo-Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menotti-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Machine Learning for Signal Processing (MLSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622459v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Lymphoma Prognosis based on PET Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Meignan</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning for Signal Processing (MLSP'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2008, Beijing, China. pp.864-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622352v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous maximal flows and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Marak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPAM GC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Los Angeles, California, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Tampering Detection Using Bayer Interpolation and JPEG Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Poilpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on Forensic applications and techniques in telecommunications, information, and multimedia (eForensics'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.17:1--17:5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demosaicing on the TriMedia 3270</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Segmentation of 3D nano-scale polystyrene balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Fraga-Silva</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Architectures For Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622248v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of 3D nano-scale polystyrene balls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Demosaicing on the TriMedia 3270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fraga-Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.37-38</w:t>
+              <w:t xml:space="preserve">Workshop on Design and Architectures For Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622203v1</w:t>
+                <w:t xml:space="preserve">hal-00622248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open, clinically-validated database of 3D+t cine-MR images of the left ventricle with associated manual and automated segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC/NA-MIC Workshop on Open Science at Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust 3D segmentation of composite materials fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology -International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical distance transforms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.320-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient path openings and closings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dordrecht, France. pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-based morphological openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Singapore, France. pp.3085-3088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Consistent Recursive Filtering of Images with Reflective Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IVth International Conference on Scale-Space theories in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, France. pp.699-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical distance transforms and the object splitting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology, Proceedings of the 6th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Sydney, Australia, France. pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24419,2076 +24536,1975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">171P A deep learning model for breast cancer diagnosis from fine-needle aspiration cytology whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Berlin, Germany. Abstract Book of ESMO Breast Cancer 2024, 9, pp.103193, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: defining the Immunotherapy Progression Decision score to better manage progressive tumors on immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape‐based analysis on component‐graphs for multivalued image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folle Journée de l’Imagerie Nantaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes variationnelles pour la segmentation d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Reims, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de modèles vasculaires complexes pour la simulation d'écoulements sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Exact Computation for Incremental Discrete Rotations using Continued Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conferences on Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SparseXMIL: Leveraging sparse convolutions for context-aware and memory-efficient classification of whole slide images in digital pathology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-fidelity graph-based neural networks architectures to learn Navier-Stokes solutions on non-parametrized 2D domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Songia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531177v2</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity graph-based neural networks architectures to learn Navier-Stokes solutions on non-parametrized 2D domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhanced generative model evaluation with Clipped Density and Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426284v2</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced generative model evaluation with Clipped Density and Coverage</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Performance Analysis of a Deep Learning Algorithm to Detect MRI Positive Sacroiliac Joints in Patients with Axial Spondyloarthritis According to the Assessment of SpondyloArthritis international Society 2009 Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Nicolaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Tselenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina López-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162562v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Deep Learning Algorithm to Detect MRI Positive Sacroiliac Joints in Patients with Axial Spondyloarthritis According to the Assessment of SpondyloArthritis international Society 2009 Definition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Feydy</w:t>
+                <w:t xml:space="preserve">3D lung nodule segmentation from 2D annotations using morphological operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402030v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D lung nodule segmentation from 2D annotations using morphological operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId660" w:history="1">
+                <w:t xml:space="preserve">Supervoxel based 3D diseased lung segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418151v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervoxel based 3D diseased lung segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Physics-informed neural networks loss function regularization with a variance-based term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene E. Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418158v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Physics-informed neural networks loss function regularization with a variance-based term</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elastica Energy Regularization via Graph Cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846756v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastica Energy Regularization via Graph Cuts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Binary Multi Channel Morphological Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421328v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Multi Channel Morphological Neural Network</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 dpf zebrafish following simultaneous visualization with identical orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644498v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 dpf zebrafish following simultaneous visualization with identical orientations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Buzer</w:t>
+                <w:t xml:space="preserve">Hyperprogressive disease during immunotherapy: an attempt to clarify different definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580401v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperprogressive disease during immunotherapy: an attempt to clarify different definitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using The Noise Density Down Projection To Expose Splicing In JPEG Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Echizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429762v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using The Noise Density Down Projection To Expose Splicing In JPEG Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Automatic Image Splicing Detection Base On Noise Density Analysis In Raw Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26498,165 +26514,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-based multi-modal integration (ScanCov scores) of clinical characteristics, lab tests and chest CTs improves COVID-19 outcome prediction of hospitalized patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Herent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586111v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId677"/>
+      <w:footerReference w:type="default" r:id="rId678"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26803,51 +26819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05241369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Mosele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Corcos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Pierotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03885-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Leonard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley Mark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2025.106053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Nicolaes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Tselenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Aouad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina L&#243;pez-Medina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Barbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brillat-Savarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othilie Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.232674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Djahnine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiemker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Lusque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Bescond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02478-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Otake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Uemura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Soufi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102970" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04083189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bordner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Aouad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez Medina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.03.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Lewin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lempereur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Machado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2022.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Mcclelland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8965" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684063v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abboud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Stamm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103610" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036457v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papamanolis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sinclair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaap" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02681-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429058v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16810" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitre-Champagnat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Moalla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.541663" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136018v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gortais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20657-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Estienne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alvarez Andres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Battistella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2020.00017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferrara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lamarque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.1634" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Jenett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0100" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832636v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2901706" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.2.024003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Julliand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15394/jdfsl.2016.1382" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5110213" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922151v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014395" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869727v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2366145" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065437v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Salem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pourcel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766686v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2283839" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01128500v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engilbert Sigurdsson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.03.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0F4XB3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085997X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Finkelstein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Topsu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Cynober" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gar&#231;on" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798414v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213578" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03507.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.200" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chaussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530369v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525822v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799186" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnafous" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bickel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.07.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBGR8H70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622202v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Appleton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622199v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621983v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621985v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622127v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menzies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischof" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutenev" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avramidis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622079v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heijmans" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buckley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360076v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Herichi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421047v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Amorim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Portugues" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silveti-Falls" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474827v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Suehara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okamoto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05141-7_17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907132v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905243v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jankowski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Lewandowska" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613572" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lynch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xiao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402690v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.2357" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396407v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43990-2_47" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337462v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644463v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Garberis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Viti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gogin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897385" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724891v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761646" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830567v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez-Medina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin-Peltier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Kantor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Boussioux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rauby" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150686v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Kantor" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Skreta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jehanno" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144925v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191067" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Venhola" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haigh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191276" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019658v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_38" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169702v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_39" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862210v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552420v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise S Maia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A Araujo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S Cousty" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_11" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548696v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950513" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694822v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Miraucourt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363469v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nkengne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493486" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_12" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472645v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533176" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743976v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510075v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julliand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0111" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510076v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695072v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467745v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_10" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700467v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Planque" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695066v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025182" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060081v2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617159v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_38" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797899v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zolyniak" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719130v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_14" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617216v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811868" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865887v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufour" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baruthio" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556698" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730483v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Knoplioch" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467284" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719128v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738255" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830052v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741956v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730481v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646382v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687634v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288075" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839049v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Veksler" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733633v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687500v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116230" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622504v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bresson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_33" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695056v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790712v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Aiger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_19" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44P07BZS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728914v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Clarkson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878190" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714266v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651796" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744091v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653896" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790826v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.266" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622420v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622407v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622409v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622437v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Waske" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622426v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622436v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622352v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lobo-Pappa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti-Gomes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622447v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622448v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Poilpre" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622251v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Guinaudeau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622025v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622253v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621982v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622122v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622046v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622200v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907193v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bescond" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suciu" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christodoulidis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vakalopoulou" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103193" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695414v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695409v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262892v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531177v2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426284v2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Songia" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162562v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402030v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418151v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupire" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Stepien" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418158v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846756v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hanna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene E. Vignon-Clementel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644498v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580401v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429762v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589761v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301893v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586111v3" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531177v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Bescond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.104047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05241369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Mosele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Corcos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Pierotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03885-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Nicolaes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Tselenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Aouad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina L&#243;pez-Medina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Leonard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley Mark" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2025.106053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Barbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rode" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brillat-Savarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othilie Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.232674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Djahnine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiemker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Lusque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02478-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04083189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bordner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Aouad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez Medina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Otake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Uemura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Soufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Lewin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lempereur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Machado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2022.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Mcclelland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684063v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abboud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Stamm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036457v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papamanolis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sinclair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaap" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02681-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429058v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128519" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16810" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitre-Champagnat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Moalla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.541663" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gortais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20657-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Estienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alvarez Andres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Battistella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2020.00017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferrara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lamarque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.1634" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Jenett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869264v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865667" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832636v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2901706" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.2.024003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Julliand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozick" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15394/jdfsl.2016.1382" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5110213" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922151v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014395" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869727v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2366145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Salem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pourcel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766686v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2283839" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01128500v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engilbert Sigurdsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.03.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0F4XB3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085997X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Finkelstein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Topsu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Cynober" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gar&#231;on" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798414v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213578" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03507.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.200" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chaussard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525822v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799186" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436243v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnafous" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bickel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.07.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBGR8H70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622435v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Appleton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621983v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621985v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menzies" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischof" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutenev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avramidis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622079v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heijmans" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buckley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Herichi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421047v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Amorim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Portugues" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silveti-Falls" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474827v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Suehara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okamoto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05141-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907132v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231040v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jankowski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Lewandowska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613572" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lynch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xiao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.2357" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396407v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43990-2_47" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337462v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644463v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Garberis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724882v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Viti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gogin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897385" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617249v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724891v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761646" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830567v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez-Medina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin-Peltier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Kantor" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Boussioux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rauby" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Kantor" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Skreta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jehanno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144925v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191067" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132048v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Venhola" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haigh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191276" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019658v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_38" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169702v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_39" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862210v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552420v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise S Maia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A Araujo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S Cousty" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_11" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548696v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950513" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694822v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Miraucourt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363469v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nkengne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493486" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510074v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_12" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472645v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533176" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510075v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julliand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0111" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510076v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695072v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695067v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695066v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025182" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700467v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797262v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Planque" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060081v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_38" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797899v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zolyniak" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719130v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_14" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617216v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811868" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865887v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufour" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baruthio" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556698" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730483v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Knoplioch" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467284" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719128v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738255" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830052v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730481v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741956v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687634v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288075" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646382v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733633v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Veksler" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622504v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bresson" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_33" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687500v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116230" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790712v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Aiger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_19" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44P07BZS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695056v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728914v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Clarkson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878190" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714266v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651796" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744091v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653896" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790826v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.266" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622409v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622420v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622407v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622437v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Waske" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622426v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622436v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622352v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lobo-Pappa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti-Gomes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622447v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622448v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Poilpre" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622251v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Guinaudeau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622025v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622253v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621982v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622122v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622046v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622200v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907193v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bescond" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suciu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christodoulidis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vakalopoulou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103193" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695414v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695409v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262892v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426284v2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Songia" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162562v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402030v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418151v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupire" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Stepien" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418158v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846756v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hanna" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene E. Vignon-Clementel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644498v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580401v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429762v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589761v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301893v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586111v3" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>