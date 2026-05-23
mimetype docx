--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -96,24437 +96,24571 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SparseXMIL: Leveraging sparse convolutions for context-aware and memory-efficient classification of whole slide images in digital pathology</w:t>
+                <w:t xml:space="preserve">Efficacy, safety, and biomarker analysis of datopotamab deruxtecan in advanced non-small cell lung cancer: ICARUS-LUNG01 phase 2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Planchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Mosele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2026.104047⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2026.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531177v3</w:t>
+                <w:t xml:space="preserve">inserm-05612222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patritumab deruxtecan in HR+HER2− advanced breast cancer: a phase 2 trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+                <w:t xml:space="preserve">SparseXMIL: Leveraging sparse convolutions for context-aware and memory-efficient classification of whole slide images in digital pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Mosele</w:t>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Corcos</w:t>
+                <w:t xml:space="preserve">Fabrice Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Pierotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-025-03885-3⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2026.104047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05241369v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531177v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning truly monotone operators with applications to nonlinear inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust automatic crater detection at all latitudes on Mars with Deep-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">François Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Bentley Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2025.106053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530164v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a deep-learning algorithm to detect the presence of inflammation in MRI of sacroiliac joints in patients with axial spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeri Nicolaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Tselenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina López-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2024-225862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust automatic crater detection at all latitudes on Mars with Deep-learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patritumab deruxtecan in HR+HER2− advanced breast cancer: a phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Andrieu</w:t>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Fernanda Mosele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Noemie Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bentley Mark</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livia Pierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2025.106053⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-025-03885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907508v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05241369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging-guided prognostic score-based approach to assess the benefits of combotherapy versus monotherapy with immune checkpoint inhibitors in metastatic MSI-H colorectal cancer patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Learning truly monotone operators with applications to nonlinear inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cohen</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence David</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.735-764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907203v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of pancreatic lesion with artificial intelligence: The SFR 2023 artificial intelligence data challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Aouad</w:t>
+                <w:t xml:space="preserve">Detection and severity quantification of pulmonary embolism with 3D CT data using an automated deep learning-based artificial solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Djahnine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Laurent</w:t>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Levant</w:t>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Rode</w:t>
+                <w:t xml:space="preserve">Sébastien Mulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Brillat-Savarin</w:t>
+                <w:t xml:space="preserve">Rafael Wiemker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 105 (10), pp.395-399. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670352v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Biopsy versus CT: Comparison of Tumor Burden Quantification in 1065 Patients with Metastases</w:t>
+                <w:t xml:space="preserve">Imaging-guided prognostic score-based approach to assess the benefits of combotherapy versus monotherapy with immune checkpoint inhibitors in metastatic MSI-H colorectal cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Dawi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rémy Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Yves Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othilie Gautier</w:t>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ammari</w:t>
+                <w:t xml:space="preserve">Clemence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 313 (2), </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.114020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.232674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905199v1</w:t>
+                <w:t xml:space="preserve">hal-04907203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and severity quantification of pulmonary embolism with 3D CT data using an automated deep learning-based artificial solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and characterization of pancreatic lesion with artificial intelligence: The SFR 2023 artificial intelligence data challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Djahnine</w:t>
+                <w:t xml:space="preserve">Valerie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lazarus</w:t>
+                <w:t xml:space="preserve">Paul Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+                <w:t xml:space="preserve">Agnes Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Wiemker</w:t>
+                <w:t xml:space="preserve">Nina Brillat-Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 105 (10), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396326v1</w:t>
+                <w:t xml:space="preserve">hal-04670352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better than RECIST and Faster than iRECIST: Defining the Immunotherapy Progression Decision Score to Better Manage Progressive Tumors on Immunotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Liquid Biopsy versus CT: Comparison of Tumor Burden Quantification in 1065 Patients with Metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Farhane</w:t>
+                <w:t xml:space="preserve">Othilie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-0890⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.232674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396436v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trastuzumab deruxtecan in metastatic breast cancer with variable HER2 expression: the phase 2 DAISY trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Lusque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Filleron</w:t>
+                <w:t xml:space="preserve">Léo Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (8), pp.2110 - 2120. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.e007315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02478-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187928v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning model for the diagnosis of sacroiliitis according to Assessment of SpondyloArthritis International Society classification criteria with magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better than RECIST and Faster than iRECIST: Defining the Immunotherapy Progression Decision Score to Better Manage Progressive Tumors on Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bordner</w:t>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Aouad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Molto</w:t>
+                <w:t xml:space="preserve">Siham Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.03.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1528-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-0890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083189v1</w:t>
+                <w:t xml:space="preserve">hal-04396436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral density estimation from a plain X-ray image by learning decomposition into projections of bone-segmented computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masaki Takao</w:t>
+                <w:t xml:space="preserve">Trastuzumab deruxtecan in metastatic breast cancer with variable HER2 expression: the phase 2 DAISY trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Mosele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Lusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102970⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.2110 - 2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02478-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396297v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCCO: An Implementation of Constrained Constructive Optimization for Generating 2D and 3D Vascular Trees</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bone mineral density estimation from a plain X-ray image by learning decomposition into projections of bone-segmented computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshito Otake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Takao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2023.477⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90, pp.102970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201337v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative adversarial networks (GAN)-based data augmentation of rare liver cancers: The SFR 2021 Artificial Intelligence Data Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenCCO: An Implementation of Constrained Constructive Optimization for Generating 2D and 3D Vascular Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.005⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.258-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2023.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907631v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic prognostic value of 3D CT scan subcutaneous fat and muscle masses for immunotherapy-treated cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep learning model for the diagnosis of sacroiliitis according to Assessment of SpondyloArthritis International Society classification criteria with magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bordner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Decazes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Clementina Lopez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mottay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+                <w:t xml:space="preserve">Sisi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007315⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287256v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 days post-fertilization zebrafish following simultaneous visualization with identical orientations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+                <w:t xml:space="preserve">Generative adversarial networks (GAN)-based data augmentation of rare liver cancers: The SFR 2021 Artificial Intelligence Data Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Machado</w:t>
+                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Licata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lilian Buzer</w:t>
+                <w:t xml:space="preserve">Maité Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2022.07.004⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776235v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward semi-automatic biologically effective dose treatment plan optimisation for Gamma Knife radiosurgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Early Response to Immunotherapy: DCE-US as a New Biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littisha Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Benatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Klinge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jamie R Mcclelland</w:t>
+                <w:t xml:space="preserve">Joya Hadchiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8965⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14051337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943763v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: Defining the immunotherapy progression decision score to better manage progressive tumors on immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01094-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.S595-S596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630330v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: Defining the immunotherapy progression decision score to better manage progressive tumors on immunotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+                <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 days post-fertilization zebrafish following simultaneous visualization with identical orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lawrance</w:t>
+                <w:t xml:space="preserve">Fabrice Licata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farhane</w:t>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.159⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 490, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2022.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940635v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting immunotherapy outcomes in patients with MSI tumors using NLR and CT global tumor volume</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward semi-automatic biologically effective dose treatment plan optimisation for Gamma Knife radiosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Kind</w:t>
+                <w:t xml:space="preserve">Thomas Klinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence David</w:t>
+                <w:t xml:space="preserve">Ian Paddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.982790⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (21), pp.215001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266174v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Algorithms for Scalable Proximity Operator Computation and Application to Video Denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Stamm</w:t>
+                <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128, pp.103610. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (7), pp.786-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684063v3</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Early Response to Immunotherapy: DCE-US as a New Biomarker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting immunotherapy outcomes in patients with MSI tumors using NLR and CT global tumor volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Naccache</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Laetitia Nebot-Bral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baya Benatsou</w:t>
+                <w:t xml:space="preserve">Michele Kind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+                <w:t xml:space="preserve">Clémence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.1337. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.982790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14051337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.982790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792594v1</w:t>
+                <w:t xml:space="preserve">hal-04266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
+                <w:t xml:space="preserve">Distributed Algorithms for Scalable Proximity Operator Computation and Application to Video Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaobo Luo</w:t>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+                <w:t xml:space="preserve">Marin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lip Ket Chin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aisy.202100073⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.103610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540960v1</w:t>
+                <w:t xml:space="preserve">hal-03684063v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Perfusion Simulation for Coronary Artery Disease: A Coupled Patient-Specific Multiscale Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michiel Schaap</w:t>
+                <w:t xml:space="preserve">Integrating deep learning CT-scan model, biological and clinical variables to predict severity of COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Herent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-020-02681-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (634), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20657-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036457v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Elastica-driven Digital Curve Evolution Model for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-020-00983-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection with Component-Graphs in Multi-band Images: Application to Source Detection in Astronomical Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Myocardial Perfusion Simulation for Coronary Artery Disease: A Coupled Patient-Specific Multiscale Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaros Papamanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Schaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128519⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.1432-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-020-02681-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429058v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical validation of a computer‐based approach for the quantification of the skin ageing process of women using in vivo confocal microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edward Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16810⟩</w:t>
+              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (11), pp.2100073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aisy.202100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144931v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetic field strength on magnetic resonance imaging radiomics features in brain imaging, an in vitro and in vivo study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salma Moalla</w:t>
+                <w:t xml:space="preserve">Clinical validation of a computer‐based approach for the quantification of the skin ageing process of women using in vivo confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.541663⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117688v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaobo Luo</w:t>
+                <w:t xml:space="preserve">Object Detection with Component-Graphs in Multi-band Images: Application to Source Detection in Astronomical Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Razim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">R Peletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.156482-156491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161362v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+                <w:t xml:space="preserve">Influence of magnetic field strength on magnetic resonance imaging radiomics features in brain imaging, an in vitro and in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pitre-Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dercle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lip Ket Chin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bihan Wen</w:t>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.541663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.541663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541059v1</w:t>
+                <w:t xml:space="preserve">hal-03117688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating deep learning CT-scan model, biological and clinical variables to predict severity of COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Herent</w:t>
+                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20657-4⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136018v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bihan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (29), pp.17603-17610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144923v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-Based Concurrent Brain Registration and Tumor Segmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Alvarez Andres</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2020.00017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974826v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150316v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification of Definitions of Hyperprogressive Disease During Immunotherapy for Non–Small Cell Lung Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping for PET image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Kas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Ferrara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lamarque</w:t>
+                <w:t xml:space="preserve">Salim Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2020.1634⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144929v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated segmentation of thick confocal microscopy 3D images for the measurement of white matter volumes in zebrafish brains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+                <w:t xml:space="preserve">Clarification of Definitions of Hyperprogressive Disease During Immunotherapy for Non–Small Cell Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnim Jenett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Machado</w:t>
+                <w:t xml:space="preserve">Colombe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.31-45. </w:t>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), pp.1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mathm-2020-0100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2020.1634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144939v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonacci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shilun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (1), pp.56-72. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150316v5</w:t>
+                <w:t xml:space="preserve">hal-03144923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping for PET image analysis</w:t>
+                <w:t xml:space="preserve">Deep Learning-Based Concurrent Brain Registration and Tumor Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Théo Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Kanoun</w:t>
+                <w:t xml:space="preserve">Emilie Alvarez Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Multimodal Brain Tumor Segmentation and Beyond, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2020.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155801v1</w:t>
+                <w:t xml:space="preserve">hal-02974826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automated segmentation of thick confocal microscopy 3D images for the measurement of white matter volumes in zebrafish brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnim Jenett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.45-70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2020-0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695384v3</w:t>
+                <w:t xml:space="preserve">hal-03144939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput automated detection of axial malformations in Medaka fish embryo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Léonard</w:t>
+                <w:t xml:space="preserve">Generation of patient-specific cardiac vascular networks: a hybrid image-based and synthetic geometric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cousty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie de Crozé</w:t>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Schaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.12.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (4), pp.946-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2865667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959606v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of patient-specific cardiac vascular networks: a hybrid image-based and synthetic geometric model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2865667⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869264v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nD variational restoration of curvilinear structures with prior-based directional regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput automated detection of axial malformations in Medaka fish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyssée Merveille</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de Crozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2901706⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832636v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional conditional random field for the dermal–epidermal junction segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">nD variational restoration of curvilinear structures with prior-based directional regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.6.2.024003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.3848-3859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2901706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155490v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional conditional random field for the dermal–epidermal junction segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (02), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.6.2.024003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262728v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rigid registration: A local graph-search approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.304-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306035v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discrete rigid registration: A local graph-search approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (2), pp.461-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599528v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated assay for the assessment of cardiac arrest in fish embryo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421156v2</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countering Noise-based Splicing Detection Using Noise Density Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An automated assay for the assessment of cardiac arrest in fish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Forensics, Security and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15394/jdfsl.2016.1382⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510073v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological PDEs on Graphs for Image Processing on Surfaces and Point Clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Countering Noise-based Splicing Detection Using Noise Density Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lozes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thibault Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi5110213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Digital Forensics, Security and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15394/jdfsl.2016.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397336v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Approach for Image Restoration with Exact Poisson-Gaussian Likelihood</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphological PDEs on Graphs for Image Processing on Surfaces and Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1014395⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi5110213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922151v3</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed connected operators: Asymmetric hierarchies for image filtering and segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Convex Approach for Image Restoration with Exact Poisson-Gaussian Likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.2662-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1014395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2014.2366145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00869727v2</w:t>
+                <w:t xml:space="preserve">hal-00922151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 2D constrained discrete rigid transformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Directed connected operators: Asymmetric hierarchies for image filtering and segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-014-9406-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (6), pp.1162-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2014.2366145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838184v2</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre analysis in 3D materials and process validation on artificial data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On 2D constrained discrete rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annals of Mathematics and Artificial Intelligence, 75 (1-2), pp.163-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-014-9406-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065437v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving rigid transformation of 2D digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (2), pp.885-897. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2295751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Approach for Time-Variant Poisson-Gaussian Model Parameter Estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fibre analysis in 3D materials and process validation on artificial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulenyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (2), pp.78-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766686v3</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic retinal vessel extraction based on directional mathematical morphology and fuzzy classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engilbert Sigurdsson</w:t>
+                <w:t xml:space="preserve">An EM Approach for Time-Variant Poisson-Gaussian Model Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valero</w:t>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2283839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128500v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving conditions for 2D digital images under rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (2), pp.418-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-013-0474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic retinal vessel extraction based on directional mathematical morphology and fuzzy classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engilbert Sigurdsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Couprie</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743968v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial structure of rigid transformations in 2D digital images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between a Camera and a Four Quadrant Detector, in the Measurement of Red Blood Cell Deformability as a Function of Osmolality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Finkelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suat Topsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Cynober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of medical and bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643734v3</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize subspace approach for l2-l0 image regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial structure of rigid transformations in 2D digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/11085997X⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (4), pp.393-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789962v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643734v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a Camera and a Four Quadrant Detector, in the Measurement of Red Blood Cell Deformability as a Function of Osmolality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of medical and bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865916v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient robust d-dimensional path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Majorize-Minimize subspace approach for l2-l0 image regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2213578⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.563-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11085997X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798414v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial regularization approach for vector quantization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient robust d-dimensional path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.830-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2213578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530369v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous maximum flow segmentation method for nanoparticle interaction analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust skeletonization using the discrete lambda-medial axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03507.x⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (9), pp.1384-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865924v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Watersheds: A Unifying Graph Based Optimization Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (7), pp.1384-1399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust skeletonization using the discrete lambda-medial axis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuous maximum flow segmentation method for nanoparticle interaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 244 (1), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2011.03507.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622523v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Continuous Maximal Flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A spatial regularization approach for vector quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525822v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Consensus set for digital line and plane fitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combinatorial Continuous Maximal Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.905-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100799186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ima.20269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00493415v1</w:t>
+                <w:t xml:space="preserve">hal-00525822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Consensus set for digital line and plane fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnafous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laszlo Marak</w:t>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bickel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+                <w:t xml:space="preserve">Yskandar Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ima.20269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00436243v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Marak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trépout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 168 (1), pp.419-425</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 168 (3), pp.419-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2009.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622435v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient complete and incomplete paths openings and closings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryo-electron tomography of nanoparticle transmigration into liposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (4), pp.416-425</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 168 (1), pp.419-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622202v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Distance of Vegetation from Powerlines Using Stereo Vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient complete and incomplete paths openings and closings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cheong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (4), pp.269-283</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.416-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622199v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Minimal Surfaces by Continuous Maximal Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measuring the Distance of Vegetation from Powerlines Using Stereo Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (1), pp.106-118</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4), pp.269-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621983v1</w:t>
+                <w:t xml:space="preserve">hal-00622199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally optimal geodesic active contours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Globally Minimal Surfaces by Continuous Maximal Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 23 (1), pp.67-86</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (1), pp.106-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621985v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance of SolarScan: An Automated Dermoscopy Image Analysis Instrument for the Diagnosis of Primary Melanoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Path openings and closings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Heijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 141 (11), pp.1388-1396</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622127v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Filtering of Images with Symmetric Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (1), pp.1546-1556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path openings and closings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Globally optimal geodesic active contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 22 (1), pp.107-119</w:t>
+              <w:t xml:space="preserve">, 2005, 23 (1), pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622079v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Performance of SolarScan: An Automated Dermoscopy Image Analysis Instrument for the Diagnosis of Primary Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gutenev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141 (11), pp.1388-1396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de forme a priori pour la segmentation des torons dans les images tomographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa El Herichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Implementation of Variational Morphological Operators on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Portugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Silveti-Falls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2025 - 4th International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Bone Mineral Density and Muscle Mass from EOS Low Dose X-Ray Imaging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Suehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2025 - Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MICCAI Society, Sep 2025, Daejong, South Korea. pp.168-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-05141-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DDX: Bone Surface Reconstruction from a Single Standard-Geometry Radiograph via Dual-Face Depth Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.3-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex optimization for binary tree-based transport networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Srir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Florence, Italy. pp.217-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A foundation for exact binarized morphological neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision, workshop on Low Bit Quantized Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Quantitative Image Synthesis through Pretraining and Resolution Scaling for Bone Mineral Density Estimation from a Plain X-ray Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshito Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASHIMI 2024 - International Workshop on Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.134-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning sperm cells part segmentation with class-specific data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wesierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume Informed Graph Neural Network for Myocardial Perfusion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 7nd International Conference on Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POS0341 PERFORMANCE ANALYSIS OF A DEEP LEARNING ALGORITHM TO DETECT POSITIVE SIJ MRI ACCORDING TO THE ASAS DEFINITION IN AXSPA PATIENTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Feydy</w:t>
+                <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EULAR 2023 - European Congress of Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402690v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">142P Correlating total tumor volume on CT-Scan and liquid biopsy ctDNA in 1017 patients with metastatic cancer: A novel study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vasseur</w:t>
+                <w:t xml:space="preserve">MSKdeX: Musculoskeletal (MSK) Decomposition from an X-Ray Image for Fine-Grained Estimation of Lean Muscle Mass and Muscle Volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshito Otake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Takao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S237, </w:t>
+              <w:t xml:space="preserve">MICCAI 2023 - 26th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancoucer, Canada. pp.497-507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43990-2_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396382v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lawrance</w:t>
+                <w:t xml:space="preserve">POS0341 PERFORMANCE ANALYSIS OF A DEEP LEARNING ALGORITHM TO DETECT POSITIVE SIJ MRI ACCORDING TO THE ASAS DEFINITION IN AXSPA PATIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Nicolaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Tselenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina López-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S622, </w:t>
+              <w:t xml:space="preserve">EULAR 2023 - European Congress of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Milan, Italy. pp.418.1-418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2023-eular.2357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396366v1</w:t>
+                <w:t xml:space="preserve">hal-04402690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSKdeX: Musculoskeletal (MSK) Decomposition from an X-Ray Image for Fine-Grained Estimation of Lean Muscle Mass and Muscle Volume</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mazen Soufi</w:t>
+                <w:t xml:space="preserve">142P Correlating total tumor volume on CT-Scan and liquid biopsy ctDNA in 1017 patients with metastatic cancer: A novel study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2023 - 26th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43990-2_47⟩</w:t>
+              <w:t xml:space="preserve">ESMO Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396407v1</w:t>
+                <w:t xml:space="preserve">hal-04396382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of Out-Of-Distribution samples in Multiple Instance Learning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1022MO Predicting overall survival of patients with melanoma and NSCLC treated with immunotherapy using AI combining total tumor volume and tumor heterogeneity on CT-Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joya Hadchiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lawrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty Estimation for Computer Vision, ICCV2023 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMO 2023 - Congress of European Society for Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Medical Oncology, Oct 2023, Madrid, Spain. pp.S622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337462v2</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the detection of Out-Of-Distribution samples in Multiple Instance Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Uncertainty Estimation for Computer Vision, ICCV2023 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133361v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Nuclei Segmentation using Spatial Organization Priors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
+                <w:t xml:space="preserve">Incrementally semi-supervised classification of arthritis inflammation on a clinical dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Lopez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martin-Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bordner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.325-335</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644463v2</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unsupervised Nuclei Segmentation using Spatial Organization Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Garberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Christodoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.325-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868578v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary artery centerline tracking with the Morphological Skeleton Loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Binary morphological neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3276-3280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724882v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary morphological neural network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3276-3280</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617249v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer graph network for coronary plaque localization in CCTA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Coronary artery centerline tracking with the Morphological Skeleton Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761646⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724891v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementally semi-supervised classification of arthritis inflammation on a clinical dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer graph network for coronary plaque localization in CCTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Lopez-Medina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kolkata, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830567v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geo-Spatiotemporal Features and Shape-Based Prior Knowledge for Fine-grained Imbalanced Data Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A. Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Skreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Boussioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2021 - Workshop on AI for Social Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580405v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-MAP: Structural Attention Mechanism and Automated Semantic Segmentation Ensembled for Uncertainty Prediction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - 35th AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala (Suède), Sweden. pp.429-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541009v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Spatiotemporal Features and Shape-Based Prior Knowledge for Fine-grained Imbalanced Data Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Over-MAP: Structural Attention Mechanism and Automated Semantic Segmentation Ensembled for Uncertainty Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Boussioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles A. Kantor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Rauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2021 - Workshop on AI for Social Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">AAAI 2021 - 35th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, China. pp.15316-15322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150686v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Super-Resolution Improve OCR Performance in the Real World ? A Case Study on Images of Receipts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.548-552, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGO: Multiband Astronomical Source Detection With Component-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aku Venhola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Haigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.16-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digital Curvature Evolution Model for Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
+              <w:t xml:space="preserve">DGCI 2019 - International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Noisy-le-Grand, France. pp.15-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426948v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas-based automated detection of swim bladder in Medaka embryo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2019 - International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_38⟩</w:t>
+              <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoît Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.520-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019658v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-dual pattern spectra for characterising the dermal-epidermal junction in 3D reflectance confocal microscopy imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atlas-based automated detection of swim bladder in Medaka embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de Crozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2019 - International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_39⟩</w:t>
+              <w:t xml:space="preserve">ISMM 2019 - International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoit Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.496-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169702v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Curvature Evolution Model for Image Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-dual pattern spectra for characterising the dermal-epidermal junction in 3D reflectance confocal microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI 2019 - International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_2⟩</w:t>
+              <w:t xml:space="preserve">ISMM 2019 - International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. pp.508-519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426946v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation 3D des lésions du lymphome à partir de descripteurs multimodaux TEP/TDM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Multicore Convex Optimization Algorithm with Applications to Video Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GdR ISIS : "Segmentation d'images biomédicales : quels outils pour l'analyse des données massives, hétérogènes et multimodales ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745773v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicore Convex Optimization Algorithm with Applications to Video Restoration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Segmentation 3D des lésions du lymphome à partir de descripteurs multimodaux TEP/TDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journée thématique du GdR ISIS : "Segmentation d'images biomédicales : quels outils pour l'analyse des données massives, hétérogènes et multimodales ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862210v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Régularisation directionnelle pour la segmentation de structures curvilignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616459v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of combinations of watershed hierarchiesvv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deise S Maia</w:t>
+                <w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo de A Araujo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_11⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.174-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552420v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the dermal-epidermal junction using in-vivo confocal microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Evaluation of combinations of watershed hierarchiesvv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deise S Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo de A Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean S Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950513⟩</w:t>
+              <w:t xml:space="preserve">ISMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.133-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548696v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Classification of the dermal-epidermal junction using in-vivo confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.252-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467878v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation directionnelle pour la segmentation de structures curvilignes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694822v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated quantification of the epidermal aging process using in-vivo confocal microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493486⟩</w:t>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orléans, France. pp.346-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363469v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automated quantification of the epidermal aging process using in-vivo confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899836⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379993v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Image Splicing Detection Based on Noise Density Analysis in Raw Images</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS-16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510074v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Image Splicing Detection Based on Noise Density Analysis in Raw Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lecce, Italy. pp.126 - 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333003v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616446v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational model for thin structure segmentation based on a directional regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Phoenix, United States. pp.4324-4328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From real MRA to virtual MRA: Towards an open-source framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Athènes, France. pp.335-343, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46726-9_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the measurement of physiological parameters: a case study in the image analysis of cilia motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Calculus, Optimisation and Inverse Problems in Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Image Splicing Detection from Noise Estimation in Raw Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalue image processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Imaging for Crime Prevention and Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ic.2015.0111⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.446-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510075v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New York, United States. pp.1118-1121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168732v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Automated Assay for the Evaluation of Mortality in Fish Embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
+              <w:t xml:space="preserve">ISMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168812v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image Noise and Digital Image Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
+              <w:t xml:space="preserve">IWDW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, tokyo, Japan. pp.3 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154672v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
+              <w:t xml:space="preserve">Cilia 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332927v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automated Image Splicing Detection from Noise Estimation in Raw Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cilia 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Imaging for Crime Prevention and Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2015.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332964v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Noise and Digital Image Forensics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Julliand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWDW 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_1⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510076v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational method combined with Frangi vesselness for tubular object segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Mathematical Biomedical Engineering (CMBE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695072v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.446-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168801v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.633-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694936v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalue image processing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467745v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variational method combined with Frangi vesselness for tubular object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational &amp; Mathematical Biomedical Engineering (CMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.485-488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169944v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Assay for the Evaluation of Mortality in Fish Embryo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_10⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.473-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154543v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D CFD in complex vascular systems: A case study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iterative Poisson-Gaussian Noise Parametric Estimation for Blind Image Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Simulation (ISBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695067v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local Chan-Vese model for sparse, tubular object segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust path opening versus path opening for the detection of hedgerows in rural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695066v1</w:t>
+                <w:t xml:space="preserve">hal-02797262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D CFD in complex vascular systems: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Génevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Simulation (ISBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.86-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990014v2</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zürich, Switzerland. pp.203-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067537v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux opérateurs morphologiques pour la détection d'objets tubulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sienne, Italy. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700467v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust path opening versus path opening for the detection of hedgerows in rural landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux opérateurs morphologiques pour la détection d'objets tubulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797262v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A non-local Chan-Vese model for sparse, tubular object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims Image</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.907-911, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694899v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological alterations of 3D digital images under rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reims, France. pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Poisson-Gaussian Noise Parametric Estimation for Blind Image Denoising</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Reims Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060081v2</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Separating Planes between Touching 3D Objects Using Power Watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Majorize-Minimize memory gradient algorithm applied to X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zolyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing (ISMM 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IEEE International Conference on Image Processing (ICIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1011-1015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617159v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize memory gradient algorithm applied to X-ray tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphology-based cerebrovascular atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tomography of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San-Francisco, CA, United States. pp.1210-1214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797899v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of Separating Planes between Touching 3D Objects Using Power Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIVT Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing (ISMM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.452-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866285v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Majorize-Minimize memory gradient algorithm applied to X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zolyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Tomography of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gent, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779262v2</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-connections and hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.157-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and following particle-to-particle contacts in real granular media: An experimental challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POWDERS AND GRAINS 2013: Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sidney, Australia. pp.60 - 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4811868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital shapes, digital boundaries and rigid transformations: A topological discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Luminy, France. pp.195-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-based cerebrovascular atlas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556698⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.3035-3039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865887v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for topological invariance of 2D images under rigid transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_14⟩</w:t>
+              <w:t xml:space="preserve">PSIVT Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guanajuato, Mexico. pp.228-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827195v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Robust Digital Annulus Fitting with Bounded Error</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Sufficient conditions for topological invariance of 2D images under rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_22⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seville, Spain. pp.155-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827196v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid algorithm for automatic heart segmentation in CT angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Knoplioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing - ICIP'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2013 - 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation topologique des images numériques 2D par transformations rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin structure filtering framework with non-local means, Gaussian derivatives and spatially-variant mathematical morphology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Robust Digital Annulus Fitting with Bounded Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Minh Phan Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738255⟩</w:t>
+              <w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Seville, Spain. pp.253-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719128v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize memory gradient algorithm applied to X-ray tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thin structure filtering framework with non-local means, Gaussian derivatives and spatially-variant mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Image Processing (ICIP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.1237-1241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830052v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid algorithm for automatic heart delineation in CT angiography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A primal-dual proximal splitting approach for restoring data corrupted with Poisson-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery - CARS'2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1085 - 1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730481v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvilinear structure enhancement with the polygonal path image - Application to guide-wire segmentation in X-ray fluoroscopy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Poisson-Gaussian noise parameter estimation in fluorescence microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741956v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial properties of 2D discrete rigid transformations under pixel-invariance constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Austin, United States. pp.234-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34732-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primal-dual proximal splitting approach for restoring data corrupted with Poisson-Gaussian noise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A hybrid algorithm for automatic heart delineation in CT angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery - CARS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.S37-S38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687634v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson-Gaussian noise parameter estimation in fluorescence microscopy imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Curvilinear structure enhancement with the polygonal path image - Application to guide-wire segmentation in X-ray fluoroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33418-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646382v2</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM approach for Poisson-Gaussian noise modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">A memory gradient algorithm for l2-l0 regularization with applications to image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2717-2720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733633v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast solver for truncated-convex priors: quantized-convex split moves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">An EM approach for Poisson-Gaussian noise modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wesierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.45-58</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2244-2248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839049v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reconstruction using Power Watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A fast solver for truncated-convex priors: quantized-convex split moves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Grady</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wesierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.45-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622504v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual constrained TV-based regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2011 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.945 - 948, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memory gradient algorithm for l2-l0 regularization with applications to image restoration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surface reconstruction using Power Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116230⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.381-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687500v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Robust Digital Hyperplane Fitting with Bounded Error</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A statistical arteriovenous cerebral atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Discrete Geometry for Computer Imagery, DGCI2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI Workshop on Computing and Visualization for (Intra)Vascular Imaging (CVII@MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.73-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00790712v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical arteriovenous cerebral atlas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Robust Digital Hyperplane Fitting with Bounded Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror Aiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Computing and Visualization for (Intra)Vascular Imaging (CVII@MICCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Discrete Geometry for Computer Imagery, DGCI2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.223-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695056v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically correct cortical segmentation using Khalimsky's cubic complex framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Modat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2011.: Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2011, Lake Buena Vista, FL, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.878190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital line and plane recognition using combinatorial optimization by multiresolutional representation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficiently computing optimal consensus of digital line fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the IIEEJ Image Electronics and Visual Computing Workshop (IEVC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.1064-1067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790544v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quantization under spatial smoothness constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal Consensus Set for Digital Line Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yskandar Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis (IWCIA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cancun, Mexico. pp.93-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714266v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Consensus Set for Digital Line Fitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image quantization under spatial smoothness constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis (IWCIA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4297-4300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437456v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic diffusion using power watersheds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digital line and plane recognition using combinatorial optimization by multiresolutional representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Churiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the IIEEJ Image Electronics and Visual Computing Workshop (IEVC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nice, France. pp.1C-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744091v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently computing optimal consensus of digital line fitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anisotropic diffusion using power watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR), 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.266⟩</w:t>
+              <w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4153-4156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790826v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A discrete lambda-medial axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Discrete Geometry for Computer Imagery (DGCI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.421-433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622432v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bara</w:t>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2009, San-Jose, CA, United States. 13pp, </w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.137-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.812330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622452v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power watersheds: a new image segmentation framework extending graph cuts, random walker and optimal spanning forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Dias Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computer Vision (ICCV'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2009, San-Jose, CA, United States. 13pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.812330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622409v1</w:t>
+                <w:t xml:space="preserve">hal-00622452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial optimization for fitting of digital line and plane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">4D Morphological segmentation and the miccai LV-segmentation grand challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computer Vision and Its Application to Image Media Processing, Satellite Workshop of the 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.35-41</w:t>
+              <w:t xml:space="preserve">MICCAI 2009 Workshop on Cardiac MR Left Ventricle Segmentation Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827895v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Morphological segmentation and the miccai LV-segmentation grand challenge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2009 Workshop on Cardiac MR Left Ventricle Segmentation Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622420v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Power watersheds: a new image segmentation framework extending graph cuts, random walker and optimal spanning forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">12th International Conference on Computer Vision (ICCV'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.731-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622431v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete lambda-medial axis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combinatorial optimization for fitting of digital line and plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Discrete Geometry for Computer Imagery (DGCI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.421-433</w:t>
+              <w:t xml:space="preserve">International Workshop on Computer Vision and Its Application to Image Media Processing, Satellite Workshop of the 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622407v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Mathematical Morphology For the detection of the road network in very high resolution remote sensing images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Image Segmentation Framework: Power Watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Waske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3725-3728</w:t>
+              <w:t xml:space="preserve">Poster session of International Symposium on Mathematical Morphology (ISMM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622437v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Image Segmentation Framework: Power Watersheds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional Mathematical Morphology For the detection of the road network in very high resolution remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Couprie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Waske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster session of International Symposium on Mathematical Morphology (ISMM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. pp.53-55</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3725-3728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622426v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-adaptive grey-level morphology. Application to 3D vascular brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.2261-2264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique du réseau vasculaire rétinien basée sur la morphologie directionnelle et la fusion de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3881-3883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvilinear morpho-Hessian filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image Tampering Detection Using Bayer Interpolation and JPEG Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Poilpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International conference on Forensic applications and techniques in telecommunications, information, and multimedia (eForensics'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.17:1--17:5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622440v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Lymphoma Prognosis based on PET Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Meignan</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning for Signal Processing (MLSP'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2008, Beijing, China. pp.864-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622352v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Curvilinear morpho-Hessian filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697265⟩</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.1011-1014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622459v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous maximal flows and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards Automated Lymphoma Prognosis based on PET Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Lobo-Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menotti-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ben Appleton</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPAM GC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Los Angeles, California, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Workshop on Machine Learning for Signal Processing (MLSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622447v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Tampering Detection Using Bayer Interpolation and JPEG Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuous maximal flows and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on Forensic applications and techniques in telecommunications, information, and multimedia (eForensics'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.17:1--17:5</w:t>
+              <w:t xml:space="preserve">IPAM GC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Los Angeles, California, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622448v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of 3D nano-scale polystyrene balls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Demosaicing on the TriMedia 3270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fraga-Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.37-38</w:t>
+              <w:t xml:space="preserve">Workshop on Design and Architectures For Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622203v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demosaicing on the TriMedia 3270</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Segmentation of 3D nano-scale polystyrene balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Marak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Fraga-Silva</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Architectures For Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622248v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open, clinically-validated database of 3D+t cine-MR images of the left ventricle with associated manual and automated segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust 3D segmentation of composite materials fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC/NA-MIC Workshop on Open Science at Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology -International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622251v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 3D segmentation of composite materials fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An open, clinically-validated database of 3D+t cine-MR images of the left ventricle with associated manual and automated segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology -International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.25-26</w:t>
+              <w:t xml:space="preserve">ISC/NA-MIC Workshop on Open Science at Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622025v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical distance transforms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.320-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient path openings and closings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dordrecht, France. pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-based morphological openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Singapore, France. pp.3085-3088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Consistent Recursive Filtering of Images with Reflective Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IVth International Conference on Scale-Space theories in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, France. pp.699-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical distance transforms and the object splitting problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Appleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology, Proceedings of the 6th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Sydney, Australia, France. pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24536,724 +24670,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">171P A deep learning model for breast cancer diagnosis from fine-needle aspiration cytology whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christodoulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Berlin, Germany. Abstract Book of ESMO Breast Cancer 2024, 9, pp.103193, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better than RECIST and faster than iRECIST: defining the Immunotherapy Progression Decision score to better manage progressive tumors on immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Littisha Lawrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape‐based analysis on component‐graphs for multivalued image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folle Journée de l’Imagerie Nantaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes variationnelles pour la segmentation d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Reims, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de modèles vasculaires complexes pour la simulation d'écoulements sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Exact Computation for Incremental Discrete Rotations using Continued Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conferences on Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25263,1248 +25397,1248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity graph-based neural networks architectures to learn Navier-Stokes solutions on non-parametrized 2D domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhanced generative model evaluation with Clipped Density and Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426284v2</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced generative model evaluation with Clipped Density and Coverage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-fidelity graph-based neural networks architectures to learn Navier-Stokes solutions on non-parametrized 2D domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Songia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162562v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a Deep Learning Algorithm to Detect MRI Positive Sacroiliac Joints in Patients with Axial Spondyloarthritis According to the Assessment of SpondyloArthritis international Society 2009 Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeri Nicolaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Tselenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina López-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D lung nodule segmentation from 2D annotations using morphological operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervoxel based 3D diseased lung segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Physics-informed neural networks loss function regularization with a variance-based term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene E. Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastica Energy Regularization via Graph Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Multi Channel Morphological Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZeBraInspector, a platform for the automated segmentation and analysis of body and brain volumes in whole 5 dpf zebrafish following simultaneous visualization with identical orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Licata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Buzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperprogressive disease during immunotherapy: an attempt to clarify different definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using The Noise Density Down Projection To Expose Splicing In JPEG Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isao Echizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Image Splicing Detection Base On Noise Density Analysis In Raw Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26514,165 +26648,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-based multi-modal integration (ScanCov scores) of clinical characteristics, lab tests and chest CTs improves COVID-19 outcome prediction of hospitalized patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Herent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586111v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId678"/>
+      <w:footerReference w:type="default" r:id="rId683"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26819,51 +26953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531177v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Bescond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.104047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05241369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Mosele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Corcos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Pierotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03885-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Nicolaes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Tselenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Aouad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina L&#243;pez-Medina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Leonard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley Mark" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2025.106053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Barbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rode" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brillat-Savarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othilie Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.232674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Djahnine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiemker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Lusque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02478-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04083189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bordner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Aouad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez Medina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Otake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Uemura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Soufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Lewin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lempereur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Machado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2022.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Mcclelland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684063v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abboud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Stamm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036457v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papamanolis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sinclair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaap" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02681-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429058v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128519" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16810" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitre-Champagnat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Moalla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.541663" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gortais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20657-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Estienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alvarez Andres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Battistella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2020.00017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferrara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lamarque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.1634" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Jenett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869264v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865667" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832636v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2901706" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.2.024003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Julliand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozick" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15394/jdfsl.2016.1382" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5110213" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922151v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014395" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869727v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2366145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Salem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pourcel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766686v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2283839" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01128500v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engilbert Sigurdsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.03.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0F4XB3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085997X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Finkelstein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Topsu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Cynober" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gar&#231;on" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798414v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213578" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03507.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.200" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chaussard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525822v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799186" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436243v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnafous" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bickel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.07.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBGR8H70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622435v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Appleton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621983v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621985v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menzies" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischof" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutenev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avramidis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622079v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heijmans" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buckley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Herichi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421047v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Amorim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Portugues" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silveti-Falls" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474827v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Suehara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okamoto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05141-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907132v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231040v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jankowski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Lewandowska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613572" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lynch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xiao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.2357" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396407v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43990-2_47" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337462v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644463v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Garberis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724882v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Viti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gogin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897385" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617249v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724891v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761646" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830567v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez-Medina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin-Peltier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Kantor" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Boussioux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rauby" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Kantor" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Skreta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jehanno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144925v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191067" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132048v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Venhola" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haigh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191276" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019658v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_38" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169702v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_39" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862210v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552420v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise S Maia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A Araujo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S Cousty" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_11" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548696v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950513" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694822v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Miraucourt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363469v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nkengne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493486" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510074v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_12" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472645v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533176" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510075v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julliand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0111" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510076v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695072v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695067v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695066v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025182" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700467v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797262v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Planque" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060081v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_38" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797899v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zolyniak" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719130v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_14" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617216v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811868" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865887v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufour" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baruthio" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556698" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730483v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Knoplioch" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467284" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719128v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738255" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830052v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730481v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741956v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687634v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288075" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646382v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733633v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Veksler" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622504v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bresson" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_33" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687500v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116230" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790712v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Aiger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_19" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44P07BZS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695056v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728914v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Clarkson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878190" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714266v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651796" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744091v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653896" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790826v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.266" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622409v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622420v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622407v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622437v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Waske" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622426v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622436v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622352v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lobo-Pappa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti-Gomes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622447v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622448v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Poilpre" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622251v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Guinaudeau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622025v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622253v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621982v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622122v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622046v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622200v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907193v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bescond" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suciu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christodoulidis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vakalopoulou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103193" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695414v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695409v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262892v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426284v2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Songia" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162562v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402030v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418151v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupire" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Stepien" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418158v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846756v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hanna" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene E. Vignon-Clementel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644498v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580401v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429762v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589761v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301893v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586111v3" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05612222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cozic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Mosele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Corcos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Bescond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2026.03.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531177v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.104047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Leonard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley Mark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2025.106053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Nicolaes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Tselenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Aouad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina L&#243;pez-Medina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Feydy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05241369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Mosele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Pierotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pradat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-025-03885-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Djahnine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiemker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Barbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rode" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brillat-Savarin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Dawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littisha Lawrance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othilie Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.232674" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mottay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Farhane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-0890" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Lusque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02478-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Gu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Otake" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Uemura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Soufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102970" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04083189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bordner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Aouad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Lewin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Naccache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benatsou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Hadchiti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lawrance" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Licata" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2022.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Paddick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Mcclelland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nebot-Bral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kind" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.982790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684063v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Stamm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103610" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gortais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20657-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036457v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papamanolis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sinclair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaap" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02681-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16810" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429058v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peletier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128519" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitre-Champagnat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Moalla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.541663" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferrara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lamarque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.1634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Estienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alvarez Andres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Battistella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2020.00017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Jenett" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865667" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832636v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2901706" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155490v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.2.024003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Julliand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15394/jdfsl.2016.1382" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5110213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922151v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014395" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869727v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2366145" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065437v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Salem" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pourcel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766686v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2283839" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01128500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engilbert Sigurdsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.03.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0F4XB3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Finkelstein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Topsu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Cynober" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gar&#231;on" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789962v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085997X" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213578" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622523v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chaussard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2011.03507.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530369v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525822v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799186" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnafous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bickel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2009.07.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBGR8H70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622202v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Appleton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622199v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622079v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heijmans" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buckley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621984v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621985v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menzies" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bischof" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutenev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avramidis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Herichi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421047v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Amorim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Portugues" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silveti-Falls" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Suehara" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okamoto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05141-7_17" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907132v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905243v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907150v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jankowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Lewandowska" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wesierski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613572" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lynch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xiao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396407v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43990-2_47" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402690v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.2357" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396382v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belkouchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dawi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasseur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2867" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396366v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2161" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337462v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Christodoulidis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830567v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Lopez-Medina" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin-Peltier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644463v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Garberis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617249v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Viti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gogin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897385" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724891v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761646" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150686v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Kantor" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Skreta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rauby" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Boussioux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jehanno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541009v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Kantor" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191067" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132048v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Venhola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haigh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191276" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019658v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_38" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169702v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_39" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862210v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694822v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Miraucourt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552420v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise S Maia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A Araujo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S Cousty" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_11" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548696v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950513" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363469v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nkengne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493486" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510074v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_12" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472645v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533176" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743976v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467745v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510076v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julliand" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510075v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0111" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695072v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060081v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797262v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Planque" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695067v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_10" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700467v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695066v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025182" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830052v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zolyniak" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865887v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufour" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baruthio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556698" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617159v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_38" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_14" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617216v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811868" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730483v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Knoplioch" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467284" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719128v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738255" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687634v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288075" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646382v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730481v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741956v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687500v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116230" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733633v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839049v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Veksler" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622504v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bresson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_33" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695056v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790712v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Aiger" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_19" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44P07BZS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728914v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Clarkson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Modat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.878190" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790826v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.266" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714266v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651796" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744091v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653896" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622407v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622420v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622409v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622426v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622437v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Waske" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622436v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622448v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Poilpre" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622352v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lobo-Pappa" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti-Gomes" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622447v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622025v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622251v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Guinaudeau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622253v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621982v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622122v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622046v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622200v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907193v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bescond" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suciu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christodoulidis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vakalopoulou" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103193" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780911v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695414v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695409v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262892v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162562v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426284v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Songia" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402030v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418151v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupire" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Stepien" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418158v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846756v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hanna" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene E. Vignon-Clementel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644498v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580401v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429762v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besse" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589761v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Echizen" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301893v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586111v3" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>