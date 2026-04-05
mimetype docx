--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -208,580 +208,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Heuristic Identification for Constraint Satisfaction</w:t>
+                <w:t xml:space="preserve">Aggressive Bound Descent for Constraint Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Koriche</w:t>
+                <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI'22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoral Program of the 28th International Conference on Principles and Practice of Constraint Programming.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haïfa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678354v2</w:t>
+                <w:t xml:space="preserve">hal-03749141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressive Bound Descent for Constraint Optimization</w:t>
+                <w:t xml:space="preserve">Exploring AI approaches to improve the resolution of unsplittable multicommodity flow problems in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Falque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+                <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program of the 28th International Conference on Principles and Practice of Constraint Programming.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Haïfa, Israel</w:t>
+              <w:t xml:space="preserve">39th Spanish Conference on Statistics and Operation Research (SEIO'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749141v1</w:t>
+                <w:t xml:space="preserve">hal-03647245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring AI approaches to improve the resolution of unsplittable multicommodity flow problems in wireless networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metrics : un unique outil pour l'analyse d'expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Spanish Conference on Statistics and Operation Research (SEIO'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">23e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647245v1</w:t>
+                <w:t xml:space="preserve">hal-03595329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics : un unique outil pour l'analyse d'expérimentations</w:t>
+                <w:t xml:space="preserve">Exploration des approches de l'IA pour renforcer la résolution des problèmes de multiflots entiers dans les réseaux énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Falque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595329v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des approches de l'IA pour renforcer la résolution des problèmes de multiflots entiers dans les réseaux énergétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Wallon</w:t>
+                <w:t xml:space="preserve">Best Heuristic Identification for Constraint Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.1859-1865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597206v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics : Mission Expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -813,299 +813,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur les heuristiques basées sur la pondération de contraintes</w:t>
+                <w:t xml:space="preserve">Perturbation des heuristiques de branchement dans la résolution de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées Francophones de Programmation par Contraintes (JFPC’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449631v1</w:t>
+                <w:t xml:space="preserve">hal-03449550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation des heuristiques de branchement dans la résolution de contraintes</w:t>
+                <w:t xml:space="preserve">Focus sur les heuristiques basées sur la pondération de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koriche</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées Francophones de Programmation par Contraintes (JFPC’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449550v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descente Agressive de Borne en Optimisation sous Contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1137,343 +1137,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics: Towards a Unified Library for Experimenting Solvers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Variable Ordering Heuristics with Multi-Armed Bandits and Restarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Pragmatics of SAT (POS'20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela ( virtual ), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301303v1</w:t>
+                <w:t xml:space="preserve">hal-03096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbing Branching Heuristics in Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP'20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Variable Ordering Heuristics with Multi-Armed Bandits and Restarts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrics: Towards a Unified Library for Experimenting Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Pragmatics of SAT (POS'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Alghero (en ligne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03096124v1</w:t>
+                <w:t xml:space="preserve">hal-03301303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques de recherche : un bandit pour les gouverner toutes</w:t>
               </w:r>
@@ -1511,51 +1511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées Francophones de Programmation par Contraintes – JFPC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2019: IEEE 31st International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678354v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koriche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03625476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03648917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678354v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03625476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03648917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>