--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -813,243 +813,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation des heuristiques de branchement dans la résolution de contraintes</w:t>
+                <w:t xml:space="preserve">Focus sur les heuristiques basées sur la pondération de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koriche</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées Francophones de Programmation par Contraintes (JFPC’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449550v1</w:t>
+                <w:t xml:space="preserve">hal-03449631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur les heuristiques basées sur la pondération de contraintes</w:t>
+                <w:t xml:space="preserve">Perturbation des heuristiques de branchement dans la résolution de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées Francophones de Programmation par Contraintes (JFPC’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449631v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descente Agressive de Borne en Optimisation sous Contraintes</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela ( virtual ), Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1511,51 +1511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées Francophones de Programmation par Contraintes – JFPC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI 2019: IEEE 31st International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678354v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03625476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03648917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678354v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03625476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03648917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>