--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Berry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">huguesberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3470-683X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14027278X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2321-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of negation cues and scopes for medical texts in French using language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.110795. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fluorescence Correlation Spectroscopy with machine learning to infer anomalous molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (5), pp.844-856. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Neural Field Model for the Standard Consolidation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.111818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying membrane binding and diffusion with fluorescence correlation spectroscopy diffusion laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Mouttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Dibsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Arone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (11), pp.2216-2229. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate supply overtakes glucose when neural computational and cognitive loads scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Magistretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (47), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2212004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the modulation of cortical Up-Down state switching by astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010296. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of on/off transitions in neurons of the deep cerebellar nuclei: deciphering the underlying ionic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-021-00105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Subdiffusion in Living Cells: Bridging the Gap Between Experiments and Realistic Models Through Collaborative Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Woringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Interactions Between Neuronal and Astrocytic Networks: The Role of Astrocytes in the Stability of the Neuronal Firing Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Satuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ladrón-De-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF controls bidirectional endocannabinoid-plasticity at corticostriatal synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, bhz081, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhz081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin U Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial-Kir4.1 in Lateral Habenula Drives Neuronal Bursts to Mediate Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 554, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature25752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine-endocannabinoid interactions mediate spike-timing dependent potentiation in the striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Detraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in silico astrocyte cell models to neuron-astrocyte network models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Obermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gap junctional communication in astrocytes from acute adult mouse brain slices using the gap-FRAP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenju Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Theillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Koulakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Giaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of spike-timing dependent plasticity: towards the inclusion of a third factor in computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jedrzejewska-Szmek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Valtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.49. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of STDP to spike timing jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8139:1-15. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26436-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoid dynamics gate spike-timing dependent depression and potentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, e13185 (32 p.). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Mateos González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF ‐I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.847-856. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF-I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.847-856. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytic theory of working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P206 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion due to hindering by mobile obstacles undergoing Brownian motion or Orstein-Ulhenbeck processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), 022708 (9 p.). </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate Mediated Astrocytic Filtering of Neuronal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitzan Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), e1003964 (19 p.). </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of astrocyte networks controls the propagation of intercellular calcium waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P205 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse short-distance connections enhance calcium wave propagation in a 3D model of astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 45 (18 p.). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-induced bifurcation in repression-based transcriptional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 125 (14 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions at equilibrium under heterogeneous transient subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 437 (8 p.). </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Dimiccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quest for understanding the role of astrocyte signaling in synaptic transmission and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Parpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Volterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (98), 98 (25 p.). </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2012.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne T. Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École interdisciplinaire d’échanges et de formation en biologie de Berder 2010 : histoire et mémoire en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1-2), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two stories: astrocyte regulation of synaptic depression and facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002293. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar purkinje cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chaos dans les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear gap junctions enable long-distance propagation of pulsating calcium waves in astrocyte networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (8), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar Purkinje cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-36. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate regulation of calcium and IP3 oscillating and pulsating dynamics in astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-009-9155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les bactéries se mêlent du calcul des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique : de la cellule à la puce. Alchimistes de l'informatique, entretien avec Hugues Berry et Olivier Temam, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Homo Erectus Sort D'afrique, 419 mai 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.2937-2966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new principle for information storage in an enzymatic pathway model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (6), pp.e124. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Self-Developing Biological Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (16-18), pp.2723-2734. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.136-48. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method Focusing on Practicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in computer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.013110. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2159147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced fibronectin aggregation and fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.132-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced conformational changes in protein diffusion-aggregation surface assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.051904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Self-Developing Biological Neural Networks: A First Step Towards their Application To Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3512, pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence properties of Pseudomonas aeruginosa strains from mechanically ventilated patients with pneumonia in intensive care units: comparison with imipenem-resistant extra-respiratory tract isolates from uninfected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Calì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on neural population dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONEU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3d astrocyte network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00395-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3D astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE, International Symposium on Computer Architecture (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microachitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/IEEE International Symposium on Computer Architecture, ISCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determinants of calcium wave propagation distance in astrocyte networks: nonlinear gap junctions and oscillatory modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream and Memory Hierarchy Design for Multi-Purpose Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on SoC Architecture, Accelerators and Workloads (SAW-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Interface for Multi-Purpose Multi-Stream Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Compilers, Architectures and Synthesis for Embedded Systems, CASES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWNC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMA: Chip Multi-Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Application Speciﬁc Processors, SASP 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network topology on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACM/SIGEVO Summit on Genetic and Evolutionary Computation, GEC-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Specialization and Flexibility Through Compound Circuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Performance Computer Architecture, HPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Echo State Networks: Balancing the Double Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO- 008 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Evolutionary Learning of Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Problem Solving From Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the topology of complex neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systesms Society, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted Region Sampling (BeeRS): Do Not Separate Sampling From Warm-Up, And Then Spend Wisely Your Simulation Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDDCA: A New Clustering Approach For Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoBS: Workshop on Modeling, Benchmarking, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic des triglycérides au travers de l’entérocyte : une vision mosaïque pour la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2020 - Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable effect of network topology on calcium wave propagation in astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approaches to quantify astrocyte neuron signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection : Sciences & philosophie, Editions Matériologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-505, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utilisations de l'IA pour l'hôpital et la santé publique : données nécessaires, applications et obstacles potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2023, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19. L'aide de l'IA et du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard NORDLINGER; Cedric VILLANI; Olivier de FRESNOYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2022, 9782271141514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neuron-Glial Perspective for Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio de Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.3-35, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptor-mediated calcium signaling in astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115-150, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmila Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte networks and intercellular calcium propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-210, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la diffusion-réaction dans les milieux intracellulaires encombrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, Nicolas and Stéphanou, Angélique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp.241-266, 2013, 978-2-919694-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la conception d'accélérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937762. 4833. 2010, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Based Framework for Continuous Fields of Coupled Phase Oscillators: Exploring Spontaneous Local Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de négations pour la radiologie et autres textes cliniques en français par modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium phase transition in scattered cell communities coupled by auto/paracrine-like signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Berry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">huguesberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3470-683X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14027278X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2321-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal endocannabinoids drive one-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of negation cues and scopes for medical texts in French using language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.110795. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fluorescence Correlation Spectroscopy with machine learning to infer anomalous molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (5), pp.844-856. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Neural Field Model for the Standard Consolidation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.111818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying membrane binding and diffusion with fluorescence correlation spectroscopy diffusion laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Mouttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Dibsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Arone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (11), pp.2216-2229. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the modulation of cortical Up-Down state switching by astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate supply overtakes glucose when neural computational and cognitive loads scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Magistretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (47), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2212004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of on/off transitions in neurons of the deep cerebellar nuclei: deciphering the underlying ionic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-021-00105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Subdiffusion in Living Cells: Bridging the Gap Between Experiments and Realistic Models Through Collaborative Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Woringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.134. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Interactions Between Neuronal and Astrocytic Networks: The Role of Astrocytes in the Stability of the Neuronal Firing Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Satuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ladrón-De-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin U Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF controls bidirectional endocannabinoid-plasticity at corticostriatal synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, bhz081, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhz081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of STDP to spike timing jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8139:1-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26436-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of spike-timing dependent plasticity: towards the inclusion of a third factor in computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jedrzejewska-Szmek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Valtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.49. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in silico astrocyte cell models to neuron-astrocyte network models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Obermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial-Kir4.1 in Lateral Habenula Drives Neuronal Bursts to Mediate Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 554, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature25752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine-endocannabinoid interactions mediate spike-timing dependent potentiation in the striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Detraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4118. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gap junctional communication in astrocytes from acute adult mouse brain slices using the gap-FRAP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenju Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Theillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Koulakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Giaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoid dynamics gate spike-timing dependent depression and potentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, e13185 (32 p.). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Mateos González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF-I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF ‐I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions at equilibrium under heterogeneous transient subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 437 (8 p.). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse short-distance connections enhance calcium wave propagation in a 3D model of astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 45 (18 p.). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of astrocyte networks controls the propagation of intercellular calcium waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P205 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate Mediated Astrocytic Filtering of Neuronal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitzan Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), e1003964 (19 p.). </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion due to hindering by mobile obstacles undergoing Brownian motion or Orstein-Ulhenbeck processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), 022708 (9 p.). </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytic theory of working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P206 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-induced bifurcation in repression-based transcriptional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 125 (14 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Dimiccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quest for understanding the role of astrocyte signaling in synaptic transmission and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Parpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Volterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (98), 98 (25 p.). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2012.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne T. Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two stories: astrocyte regulation of synaptic depression and facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002293. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École interdisciplinaire d’échanges et de formation en biologie de Berder 2010 : histoire et mémoire en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1-2), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chaos dans les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear gap junctions enable long-distance propagation of pulsating calcium waves in astrocyte networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (8), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar Purkinje cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar purkinje cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate regulation of calcium and IP3 oscillating and pulsating dynamics in astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-009-9155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.2937-2966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les bactéries se mêlent du calcul des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique : de la cellule à la puce. Alchimistes de l'informatique, entretien avec Hugues Berry et Olivier Temam, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Homo Erectus Sort D'afrique, 419 mai 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.136-48. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new principle for information storage in an enzymatic pathway model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (6), pp.e124. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Self-Developing Biological Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (16-18), pp.2723-2734. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method Focusing on Practicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in computer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.013110. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2159147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced fibronectin aggregation and fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.132-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced conformational changes in protein diffusion-aggregation surface assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.051904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Self-Developing Biological Neural Networks: A First Step Towards their Application To Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3512, pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence properties of Pseudomonas aeruginosa strains from mechanically ventilated patients with pneumonia in intensive care units: comparison with imipenem-resistant extra-respiratory tract isolates from uninfected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Calì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on neural population dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONEU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3d astrocyte network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00395-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3D astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE, International Symposium on Computer Architecture (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microachitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/IEEE International Symposium on Computer Architecture, ISCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMA: Chip Multi-Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Application Speciﬁc Processors, SASP 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determinants of calcium wave propagation distance in astrocyte networks: nonlinear gap junctions and oscillatory modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream and Memory Hierarchy Design for Multi-Purpose Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on SoC Architecture, Accelerators and Workloads (SAW-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Interface for Multi-Purpose Multi-Stream Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Compilers, Architectures and Synthesis for Embedded Systems, CASES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWNC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Specialization and Flexibility Through Compound Circuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Performance Computer Architecture, HPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network topology on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACM/SIGEVO Summit on Genetic and Evolutionary Computation, GEC-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Evolutionary Learning of Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Problem Solving From Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Echo State Networks: Balancing the Double Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO- 008 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the topology of complex neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systesms Society, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted Region Sampling (BeeRS): Do Not Separate Sampling From Warm-Up, And Then Spend Wisely Your Simulation Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDDCA: A New Clustering Approach For Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoBS: Workshop on Modeling, Benchmarking, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic des triglycérides au travers de l’entérocyte : une vision mosaïque pour la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2020 - Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable effect of network topology on calcium wave propagation in astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approaches to quantify astrocyte neuron signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection : Sciences & philosophie, Editions Matériologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-505, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utilisations de l'IA pour l'hôpital et la santé publique : données nécessaires, applications et obstacles potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2023, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19. L'aide de l'IA et du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard NORDLINGER; Cedric VILLANI; Olivier de FRESNOYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2022, 9782271141514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmila Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte networks and intercellular calcium propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-210, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptor-mediated calcium signaling in astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115-150, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neuron-Glial Perspective for Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio de Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.3-35, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la diffusion-réaction dans les milieux intracellulaires encombrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, Nicolas and Stéphanou, Angélique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp.241-266, 2013, 978-2-919694-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la conception d'accélérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937762. 4833. 2010, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Based Framework for Continuous Fields of Coupled Phase Oscillators: Exploring Spontaneous Local Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de négations pour la radiologie et autres textes cliniques en français par modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium phase transition in scattered cell communities coupled by auto/paracrine-like signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C17012"/>
+    <w:nsid w:val="0D6954CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/huguesberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14027278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2321-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564718v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sadoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110795" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blum Moyse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mouttou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bremaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212004119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737962v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00105-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Satuvuori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lallouette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ladr&#243;n-De-Guevara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prokin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Ni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Dong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865929v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06409-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461928v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Oschmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2017.01.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Theillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809075v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jedrzejewska-Szmek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788826v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26436-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279901v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayna Chaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba A&#239;d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12365" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben-Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575651v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077738v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wallach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Herzog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762313v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Volman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parpura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volterra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633588v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002293" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sabarly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Goldberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-009-9155-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Temam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Siri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149083v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030124" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.06.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633581v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Siri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158808v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia-Perez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000109v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159147" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pellenc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagni&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00395-5_56" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Hashmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Lipasti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553419v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girbal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yehia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633585v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001061v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759232v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864550v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995842v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588300v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149181v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165319v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadoune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talbot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201086v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/huguesberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14027278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2321-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564718v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sadoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110795" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blum Moyse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mouttou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bremaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.01.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737962v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212004119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00105-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Satuvuori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lallouette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ladr&#243;n-De-Guevara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prokin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788826v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26436-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809075v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jedrzejewska-Szmek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461928v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Oschmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2017.01.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Ni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Dong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865929v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06409-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Theillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279901v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13185" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayna Chaker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba A&#239;d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben-Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077738v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wallach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Herzog" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575651v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022708" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762313v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Volman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parpura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volterra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633588v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002293" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Goldberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sabarly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-009-9155-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Siri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Temam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633581v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Siri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.06.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158808v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia-Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000109v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159147" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pellenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001064v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagni&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00395-5_56" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Hashmi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Lipasti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girbal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yehia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001061v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001062v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516709v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995842v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149181v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155580v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165319v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadoune" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talbot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201086v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>