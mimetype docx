--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Berry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">huguesberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3470-683X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14027278X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2321-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal endocannabinoids drive one-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of negation cues and scopes for medical texts in French using language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.110795. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fluorescence Correlation Spectroscopy with machine learning to infer anomalous molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (5), pp.844-856. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Neural Field Model for the Standard Consolidation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.111818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying membrane binding and diffusion with fluorescence correlation spectroscopy diffusion laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Mouttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Dibsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Arone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (11), pp.2216-2229. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the modulation of cortical Up-Down state switching by astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate supply overtakes glucose when neural computational and cognitive loads scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Magistretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (47), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2212004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of on/off transitions in neurons of the deep cerebellar nuclei: deciphering the underlying ionic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-021-00105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Subdiffusion in Living Cells: Bridging the Gap Between Experiments and Realistic Models Through Collaborative Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Woringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.134. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Interactions Between Neuronal and Astrocytic Networks: The Role of Astrocytes in the Stability of the Neuronal Firing Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Satuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ladrón-De-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin U Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF controls bidirectional endocannabinoid-plasticity at corticostriatal synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, bhz081, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhz081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of STDP to spike timing jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8139:1-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26436-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of spike-timing dependent plasticity: towards the inclusion of a third factor in computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jedrzejewska-Szmek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Valtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.49. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in silico astrocyte cell models to neuron-astrocyte network models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Obermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial-Kir4.1 in Lateral Habenula Drives Neuronal Bursts to Mediate Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 554, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature25752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine-endocannabinoid interactions mediate spike-timing dependent potentiation in the striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Detraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4118. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gap junctional communication in astrocytes from acute adult mouse brain slices using the gap-FRAP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenju Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Theillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Koulakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Giaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoid dynamics gate spike-timing dependent depression and potentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, e13185 (32 p.). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Mateos González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF-I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF ‐I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions at equilibrium under heterogeneous transient subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 437 (8 p.). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse short-distance connections enhance calcium wave propagation in a 3D model of astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 45 (18 p.). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of astrocyte networks controls the propagation of intercellular calcium waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P205 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate Mediated Astrocytic Filtering of Neuronal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitzan Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), e1003964 (19 p.). </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion due to hindering by mobile obstacles undergoing Brownian motion or Orstein-Ulhenbeck processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), 022708 (9 p.). </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytic theory of working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P206 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-induced bifurcation in repression-based transcriptional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 125 (14 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Dimiccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quest for understanding the role of astrocyte signaling in synaptic transmission and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Parpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Volterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (98), 98 (25 p.). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2012.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne T. Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two stories: astrocyte regulation of synaptic depression and facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002293. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École interdisciplinaire d’échanges et de formation en biologie de Berder 2010 : histoire et mémoire en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1-2), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chaos dans les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear gap junctions enable long-distance propagation of pulsating calcium waves in astrocyte networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (8), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar Purkinje cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-36. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar purkinje cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate regulation of calcium and IP3 oscillating and pulsating dynamics in astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-009-9155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.2937-2966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les bactéries se mêlent du calcul des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique : de la cellule à la puce. Alchimistes de l'informatique, entretien avec Hugues Berry et Olivier Temam, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Homo Erectus Sort D'afrique, 419 mai 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.136-48. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new principle for information storage in an enzymatic pathway model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (6), pp.e124. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Self-Developing Biological Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (16-18), pp.2723-2734. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method Focusing on Practicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in computer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.013110. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2159147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced fibronectin aggregation and fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.132-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced conformational changes in protein diffusion-aggregation surface assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.051904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Self-Developing Biological Neural Networks: A First Step Towards their Application To Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3512, pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence properties of Pseudomonas aeruginosa strains from mechanically ventilated patients with pneumonia in intensive care units: comparison with imipenem-resistant extra-respiratory tract isolates from uninfected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Calì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on neural population dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONEU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3d astrocyte network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00395-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3D astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE, International Symposium on Computer Architecture (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microachitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/IEEE International Symposium on Computer Architecture, ISCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMA: Chip Multi-Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Application Speciﬁc Processors, SASP 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determinants of calcium wave propagation distance in astrocyte networks: nonlinear gap junctions and oscillatory modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream and Memory Hierarchy Design for Multi-Purpose Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on SoC Architecture, Accelerators and Workloads (SAW-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Interface for Multi-Purpose Multi-Stream Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Compilers, Architectures and Synthesis for Embedded Systems, CASES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWNC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Specialization and Flexibility Through Compound Circuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Performance Computer Architecture, HPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network topology on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACM/SIGEVO Summit on Genetic and Evolutionary Computation, GEC-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Evolutionary Learning of Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Problem Solving From Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Echo State Networks: Balancing the Double Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO- 008 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the topology of complex neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systesms Society, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted Region Sampling (BeeRS): Do Not Separate Sampling From Warm-Up, And Then Spend Wisely Your Simulation Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDDCA: A New Clustering Approach For Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoBS: Workshop on Modeling, Benchmarking, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic des triglycérides au travers de l’entérocyte : une vision mosaïque pour la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2020 - Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable effect of network topology on calcium wave propagation in astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approaches to quantify astrocyte neuron signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection : Sciences & philosophie, Editions Matériologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-505, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utilisations de l'IA pour l'hôpital et la santé publique : données nécessaires, applications et obstacles potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2023, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19. L'aide de l'IA et du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard NORDLINGER; Cedric VILLANI; Olivier de FRESNOYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2022, 9782271141514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmila Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte networks and intercellular calcium propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-210, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptor-mediated calcium signaling in astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115-150, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neuron-Glial Perspective for Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio de Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.3-35, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la diffusion-réaction dans les milieux intracellulaires encombrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, Nicolas and Stéphanou, Angélique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp.241-266, 2013, 978-2-919694-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la conception d'accélérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937762. 4833. 2010, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Based Framework for Continuous Fields of Coupled Phase Oscillators: Exploring Spontaneous Local Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de négations pour la radiologie et autres textes cliniques en français par modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium phase transition in scattered cell communities coupled by auto/paracrine-like signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Berry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">huguesberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3470-683X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14027278X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2321-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal endocannabinoids drive one-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of negation cues and scopes for medical texts in French using language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.110795. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fluorescence Correlation Spectroscopy with machine learning to infer anomalous molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (5), pp.844-856. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Neural Field Model for the Standard Consolidation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.111818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying membrane binding and diffusion with fluorescence correlation spectroscopy diffusion laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Mouttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Dibsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Arone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (11), pp.2216-2229. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the modulation of cortical Up-Down state switching by astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate supply overtakes glucose when neural computational and cognitive loads scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Magistretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (47), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2212004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of on/off transitions in neurons of the deep cerebellar nuclei: deciphering the underlying ionic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-021-00105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Subdiffusion in Living Cells: Bridging the Gap Between Experiments and Realistic Models Through Collaborative Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Woringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.134. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Interactions Between Neuronal and Astrocytic Networks: The Role of Astrocytes in the Stability of the Neuronal Firing Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Satuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ladrón-De-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF controls bidirectional endocannabinoid-plasticity at corticostriatal synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, bhz081, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhz081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin U Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in silico astrocyte cell models to neuron-astrocyte network models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Obermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial-Kir4.1 in Lateral Habenula Drives Neuronal Bursts to Mediate Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 554, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature25752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine-endocannabinoid interactions mediate spike-timing dependent potentiation in the striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Detraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4118. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gap junctional communication in astrocytes from acute adult mouse brain slices using the gap-FRAP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenju Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Theillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Koulakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Giaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of STDP to spike timing jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8139:1-15. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26436-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of spike-timing dependent plasticity: towards the inclusion of a third factor in computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jedrzejewska-Szmek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Valtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.49. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoid dynamics gate spike-timing dependent depression and potentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, e13185 (32 p.). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Mateos González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF ‐I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF-I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse short-distance connections enhance calcium wave propagation in a 3D model of astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 45 (18 p.). </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of astrocyte networks controls the propagation of intercellular calcium waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P205 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate Mediated Astrocytic Filtering of Neuronal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitzan Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), e1003964 (19 p.). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion due to hindering by mobile obstacles undergoing Brownian motion or Orstein-Ulhenbeck processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), 022708 (9 p.). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytic theory of working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P206 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-induced bifurcation in repression-based transcriptional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 125 (14 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions at equilibrium under heterogeneous transient subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 437 (8 p.). </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Dimiccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quest for understanding the role of astrocyte signaling in synaptic transmission and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Parpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Volterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (98), 98 (25 p.). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2012.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne T. Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École interdisciplinaire d’échanges et de formation en biologie de Berder 2010 : histoire et mémoire en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1-2), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two stories: astrocyte regulation of synaptic depression and facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002293. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar purkinje cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chaos dans les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear gap junctions enable long-distance propagation of pulsating calcium waves in astrocyte networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (8), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar Purkinje cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-36. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate regulation of calcium and IP3 oscillating and pulsating dynamics in astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-009-9155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les bactéries se mêlent du calcul des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique : de la cellule à la puce. Alchimistes de l'informatique, entretien avec Hugues Berry et Olivier Temam, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Homo Erectus Sort D'afrique, 419 mai 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.2937-2966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new principle for information storage in an enzymatic pathway model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (6), pp.e124. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Self-Developing Biological Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (16-18), pp.2723-2734. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.136-48. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method Focusing on Practicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in computer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.013110. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2159147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced fibronectin aggregation and fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.132-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced conformational changes in protein diffusion-aggregation surface assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.051904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Self-Developing Biological Neural Networks: A First Step Towards their Application To Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3512, pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence properties of Pseudomonas aeruginosa strains from mechanically ventilated patients with pneumonia in intensive care units: comparison with imipenem-resistant extra-respiratory tract isolates from uninfected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Calì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on neural population dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONEU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3d astrocyte network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00395-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3D astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE, International Symposium on Computer Architecture (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microachitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/IEEE International Symposium on Computer Architecture, ISCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMA: Chip Multi-Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Application Speciﬁc Processors, SASP 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determinants of calcium wave propagation distance in astrocyte networks: nonlinear gap junctions and oscillatory modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWNC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Interface for Multi-Purpose Multi-Stream Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Compilers, Architectures and Synthesis for Embedded Systems, CASES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream and Memory Hierarchy Design for Multi-Purpose Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on SoC Architecture, Accelerators and Workloads (SAW-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network topology on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACM/SIGEVO Summit on Genetic and Evolutionary Computation, GEC-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Specialization and Flexibility Through Compound Circuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Performance Computer Architecture, HPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Echo State Networks: Balancing the Double Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO- 008 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Evolutionary Learning of Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Problem Solving From Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the topology of complex neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systesms Society, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted Region Sampling (BeeRS): Do Not Separate Sampling From Warm-Up, And Then Spend Wisely Your Simulation Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDDCA: A New Clustering Approach For Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoBS: Workshop on Modeling, Benchmarking, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic des triglycérides au travers de l’entérocyte : une vision mosaïque pour la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2020 - Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable effect of network topology on calcium wave propagation in astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approaches to quantify astrocyte neuron signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection : Sciences & philosophie, Editions Matériologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-505, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utilisations de l'IA pour l'hôpital et la santé publique : données nécessaires, applications et obstacles potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2023, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19. L'aide de l'IA et du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard NORDLINGER; Cedric VILLANI; Olivier de FRESNOYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2022, 9782271141514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptor-mediated calcium signaling in astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115-150, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neuron-Glial Perspective for Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio de Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.3-35, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmila Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte networks and intercellular calcium propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-210, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la diffusion-réaction dans les milieux intracellulaires encombrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, Nicolas and Stéphanou, Angélique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp.241-266, 2013, 978-2-919694-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la conception d'accélérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937762. 4833. 2010, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Based Framework for Continuous Fields of Coupled Phase Oscillators: Exploring Spontaneous Local Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de négations pour la radiologie et autres textes cliniques en français par modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium phase transition in scattered cell communities coupled by auto/paracrine-like signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D6954CD"/>
+    <w:nsid w:val="85C5DECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/huguesberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14027278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2321-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564718v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sadoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110795" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blum Moyse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mouttou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bremaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.01.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737962v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212004119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00105-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Satuvuori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lallouette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ladr&#243;n-De-Guevara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prokin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788826v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26436-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809075v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jedrzejewska-Szmek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461928v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Oschmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2017.01.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Ni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Dong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865929v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06409-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Theillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279901v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13185" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayna Chaker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba A&#239;d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben-Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077738v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wallach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Herzog" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575651v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022708" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762313v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Volman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parpura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volterra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633588v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002293" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Goldberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sabarly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-009-9155-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Siri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Temam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633581v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Siri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.06.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158808v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia-Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000109v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159147" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pellenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001064v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagni&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00395-5_56" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Hashmi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Lipasti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girbal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yehia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001061v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001062v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516709v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864550v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995842v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149181v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155580v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165319v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadoune" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talbot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201086v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/huguesberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14027278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2321-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564718v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sadoune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blum Moyse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mouttou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bremaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.01.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737962v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212004119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00105-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woringer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Satuvuori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lallouette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ladr&#243;n-De-Guevara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prokin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461928v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Oschmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2017.01.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Ni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Dong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865929v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06409-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Theillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788826v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26436-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809075v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jedrzejewska-Szmek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279901v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13185" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayna Chaker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba A&#239;d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben-Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077738v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wallach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Herzog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003964" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575651v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022708" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762313v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Volman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parpura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volterra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633588v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002293" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sabarly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Goldberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000909" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-009-9155-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Temam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Siri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030124" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.06.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Siri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158808v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia-Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000109v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159147" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pellenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001064v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagni&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00395-5_56" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Hashmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Lipasti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yehia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553419v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633580v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712537v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001061v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516709v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995842v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165597v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995852v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149181v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155580v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadoune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talbot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>