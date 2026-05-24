--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Berry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">huguesberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3470-683X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14027278X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2321-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal endocannabinoids drive one-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of negation cues and scopes for medical texts in French using language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.110795. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fluorescence Correlation Spectroscopy with machine learning to infer anomalous molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (5), pp.844-856. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Neural Field Model for the Standard Consolidation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.111818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying membrane binding and diffusion with fluorescence correlation spectroscopy diffusion laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Mouttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Dibsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Arone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (11), pp.2216-2229. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the modulation of cortical Up-Down state switching by astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate supply overtakes glucose when neural computational and cognitive loads scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Magistretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (47), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2212004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of on/off transitions in neurons of the deep cerebellar nuclei: deciphering the underlying ionic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-021-00105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Subdiffusion in Living Cells: Bridging the Gap Between Experiments and Realistic Models Through Collaborative Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Woringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.134. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Interactions Between Neuronal and Astrocytic Networks: The Role of Astrocytes in the Stability of the Neuronal Firing Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Satuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ladrón-De-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF controls bidirectional endocannabinoid-plasticity at corticostriatal synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, bhz081, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhz081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin U Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in silico astrocyte cell models to neuron-astrocyte network models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Obermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial-Kir4.1 in Lateral Habenula Drives Neuronal Bursts to Mediate Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 554, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature25752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine-endocannabinoid interactions mediate spike-timing dependent potentiation in the striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Detraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4118. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gap junctional communication in astrocytes from acute adult mouse brain slices using the gap-FRAP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenju Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Theillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Koulakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Giaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of STDP to spike timing jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8139:1-15. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26436-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of spike-timing dependent plasticity: towards the inclusion of a third factor in computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jedrzejewska-Szmek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Valtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.49. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoid dynamics gate spike-timing dependent depression and potentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, e13185 (32 p.). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Mateos González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF ‐I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF-I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.847-856. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse short-distance connections enhance calcium wave propagation in a 3D model of astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 45 (18 p.). </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of astrocyte networks controls the propagation of intercellular calcium waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P205 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate Mediated Astrocytic Filtering of Neuronal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitzan Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), e1003964 (19 p.). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion due to hindering by mobile obstacles undergoing Brownian motion or Orstein-Ulhenbeck processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), 022708 (9 p.). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytic theory of working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P206 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-induced bifurcation in repression-based transcriptional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 125 (14 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions at equilibrium under heterogeneous transient subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 437 (8 p.). </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Dimiccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quest for understanding the role of astrocyte signaling in synaptic transmission and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Parpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Volterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (98), 98 (25 p.). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2012.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne T. Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École interdisciplinaire d’échanges et de formation en biologie de Berder 2010 : histoire et mémoire en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1-2), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two stories: astrocyte regulation of synaptic depression and facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002293. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar purkinje cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chaos dans les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear gap junctions enable long-distance propagation of pulsating calcium waves in astrocyte networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (8), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar Purkinje cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-36. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate regulation of calcium and IP3 oscillating and pulsating dynamics in astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-009-9155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les bactéries se mêlent du calcul des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique : de la cellule à la puce. Alchimistes de l'informatique, entretien avec Hugues Berry et Olivier Temam, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Homo Erectus Sort D'afrique, 419 mai 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.2937-2966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new principle for information storage in an enzymatic pathway model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (6), pp.e124. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Self-Developing Biological Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (16-18), pp.2723-2734. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.136-48. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method Focusing on Practicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in computer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.013110. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2159147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced fibronectin aggregation and fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.132-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced conformational changes in protein diffusion-aggregation surface assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.051904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Self-Developing Biological Neural Networks: A First Step Towards their Application To Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3512, pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence properties of Pseudomonas aeruginosa strains from mechanically ventilated patients with pneumonia in intensive care units: comparison with imipenem-resistant extra-respiratory tract isolates from uninfected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Calì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on neural population dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONEU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3d astrocyte network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00395-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3D astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE, International Symposium on Computer Architecture (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microachitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/IEEE International Symposium on Computer Architecture, ISCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMA: Chip Multi-Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Application Speciﬁc Processors, SASP 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determinants of calcium wave propagation distance in astrocyte networks: nonlinear gap junctions and oscillatory modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWNC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Interface for Multi-Purpose Multi-Stream Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Compilers, Architectures and Synthesis for Embedded Systems, CASES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream and Memory Hierarchy Design for Multi-Purpose Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on SoC Architecture, Accelerators and Workloads (SAW-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network topology on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACM/SIGEVO Summit on Genetic and Evolutionary Computation, GEC-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Specialization and Flexibility Through Compound Circuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Performance Computer Architecture, HPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Echo State Networks: Balancing the Double Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO- 008 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Evolutionary Learning of Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Problem Solving From Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the topology of complex neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systesms Society, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted Region Sampling (BeeRS): Do Not Separate Sampling From Warm-Up, And Then Spend Wisely Your Simulation Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDDCA: A New Clustering Approach For Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoBS: Workshop on Modeling, Benchmarking, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic des triglycérides au travers de l’entérocyte : une vision mosaïque pour la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2020 - Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable effect of network topology on calcium wave propagation in astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approaches to quantify astrocyte neuron signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection : Sciences & philosophie, Editions Matériologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-505, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utilisations de l'IA pour l'hôpital et la santé publique : données nécessaires, applications et obstacles potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2023, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19. L'aide de l'IA et du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard NORDLINGER; Cedric VILLANI; Olivier de FRESNOYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2022, 9782271141514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptor-mediated calcium signaling in astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115-150, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neuron-Glial Perspective for Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio de Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.3-35, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmila Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte networks and intercellular calcium propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-210, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la diffusion-réaction dans les milieux intracellulaires encombrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, Nicolas and Stéphanou, Angélique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp.241-266, 2013, 978-2-919694-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la conception d'accélérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937762. 4833. 2010, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Based Framework for Continuous Fields of Coupled Phase Oscillators: Exploring Spontaneous Local Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de négations pour la radiologie et autres textes cliniques en français par modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium phase transition in scattered cell communities coupled by auto/paracrine-like signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Berry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">huguesberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3470-683X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14027278X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2321-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal endocannabinoids drive one-shot learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of negation cues and scopes for medical texts in French using language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.110795. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fluorescence Correlation Spectroscopy with machine learning to infer anomalous molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (5), pp.844-856. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Neural Field Model for the Standard Consolidation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.111818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying membrane binding and diffusion with fluorescence correlation spectroscopy diffusion laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Mouttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Dibsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Arone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (11), pp.2216-2229. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2023.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the modulation of cortical Up-Down state switching by astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Blum Moyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010296. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737962v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate supply overtakes glucose when neural computational and cognitive loads scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Magistretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (47), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2212004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Ca2+ signals by astrocyte nanoscale morphology at tripartite synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of on/off transitions in neurons of the deep cerebellar nuclei: deciphering the underlying ionic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13408-021-00105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Subdiffusion in Living Cells: Bridging the Gap Between Experiments and Realistic Models Through Collaborative Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Woringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Izeddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.134. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Interactions Between Neuronal and Astrocytic Networks: The Role of Astrocytes in the Stability of the Neuronal Firing Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eero Satuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ladrón-De-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of calcium signaling in fine astrocytic processes: effect of spatial properties on spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin U Nägerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8, e1006795), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF controls bidirectional endocannabinoid-plasticity at corticostriatal synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gangarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Dembitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, bhz081, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhz081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of spike-timing dependent plasticity: towards the inclusion of a third factor in computational models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foncelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jedrzejewska-Szmek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Valtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of STDP to spike timing jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.8139:1-15. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26436-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in silico astrocyte cell models to neuron-astrocyte network models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Obermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Lenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine-endocannabinoid interactions mediate spike-timing dependent potentiation in the striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Detraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4118. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06409-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astroglial-Kir4.1 in Lateral Habenula Drives Neuronal Bursts to Mediate Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 554, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature25752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gap junctional communication in astrocytes from acute adult mouse brain slices using the gap-FRAP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenju Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Theillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Koulakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Giaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoid dynamics gate spike-timing dependent depression and potentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Prokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, e13185 (32 p.). </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Mateos González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF-I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.847-856. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of IGF ‐I signals in neural stem cells enhances neurogenesis and olfactory function during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayna Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Aïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holzenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.847-856. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions at equilibrium under heterogeneous transient subdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 437 (8 p.). </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate Mediated Astrocytic Filtering of Neuronal Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitzan Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), e1003964 (19 p.). </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topology of astrocyte networks controls the propagation of intercellular calcium waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P205 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse short-distance connections enhance calcium wave propagation in a 3D model of astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 45 (18 p.). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous diffusion due to hindering by mobile obstacles undergoing Brownian motion or Orstein-Ulhenbeck processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), 022708 (9 p.). </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytic theory of working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (Suppl 1), P206 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-induced bifurcation in repression-based transcriptional circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lo Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 125 (14 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720515v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (38), pp.15032-15043. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0870-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Dimiccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quest for understanding the role of astrocyte signaling in synaptic transmission and plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Parpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Volterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (98), 98 (25 p.). </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2012.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THEORY of RATE CODING CONTROL by INTRINSIC PLASTICITY EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne T. Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.e1002349. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Automata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two stories: astrocyte regulation of synaptic depression and facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002293. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École interdisciplinaire d’échanges et de formation en biologie de Berder 2010 : histoire et mémoire en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Fatès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Unconventional Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1-2), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chaos dans les neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear gap junctions enable long-distance propagation of pulsating calcium waves in astrocyte networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (8), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar Purkinje cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-36. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic signals command firing dynamics in a mathematical model of cerebellar purkinje cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sabarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate regulation of calcium and IP3 oscillating and pulsating dynamics in astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-009-9155-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.2937-2966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les bactéries se mêlent du calcul des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique : de la cellule à la puce. Alchimistes de l'informatique, entretien avec Hugues Berry et Olivier Temam, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Homo Erectus Sort D'afrique, 419 mai 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-3), pp.136-48. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new principle for information storage in an enzymatic pathway model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (6), pp.e124. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0030124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Self-Developing Biological Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (16-18), pp.2723-2734. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method Focusing on Practicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in computer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.013110. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2159147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced fibronectin aggregation and fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.132-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-induced conformational changes in protein diffusion-aggregation surface assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pellenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.051904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Self-Developing Biological Neural Networks: A First Step Towards their Application To Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3512, pp.306-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence properties of Pseudomonas aeruginosa strains from mechanically ventilated patients with pneumonia in intensive care units: comparison with imipenem-resistant extra-respiratory tract isolates from uninfected patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating PDE discovery methods for multiscale modeling of biological signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Fages; Sabine Pérès, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Spatially-Extended Simulations Predict the Effect of ER Distribution on Astrocytic Microdomain Ca2+ Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Calì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik de Schutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOCOM 2021: Eighth Annual ACM International Conference on Nanoscale Computing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, New York, NY, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477206.3477456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of recurrent neural network dynamics by homeostatic intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on neural population dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cellular Homeostatic Intrinsic Plasticity on Dynamical and Computational Properties of Biological Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONEU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Valparaiso, Chile. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3d astrocyte network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00395-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology drives calcium wave propagation in 3D astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microachitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/IEEE International Symposium on Computer Architecture, ISCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Abstraction and Fault Tolerance in Cortical Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Lipasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE, International Symposium on Computer Architecture (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMA: Chip Multi-Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Application Speciﬁc Processors, SASP 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream and Memory Hierarchy Design for Multi-Purpose Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on SoC Architecture, Accelerators and Workloads (SAW-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Interface for Multi-Purpose Multi-Stream Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Auras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Compilers, Architectures and Synthesis for Embedded Systems, CASES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWNC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Himeji, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determinants of calcium wave propagation distance in astrocyte networks: nonlinear gap junctions and oscillatory modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Volman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim A. Fatès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Specialization and Flexibility Through Compound Circuits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High-Performance Computer Architecture, HPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network topology on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACM/SIGEVO Summit on Genetic and Evolutionary Computation, GEC-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Evolutionary Learning of Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Problem Solving From Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formalization of the computational impact of intrinsic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Echo State Networks: Balancing the Double Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO- 008 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the topology of complex neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systesms Society, Oct 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and dynamical structures induced by Hebbian learning in random neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of random recurrent neural nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted Region Sampling (BeeRS): Do Not Separate Sampling From Warm-Up, And Then Spend Wisely Your Simulation Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDDCA: A New Clustering Approach For Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gracia Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoBS: Workshop on Modeling, Benchmarking, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Sebia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Astrocytic Calcium Dynamics in Lattice Light Sheet Microscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Badoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Arizono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic des triglycérides au travers de l’entérocyte : une vision mosaïque pour la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2020 - Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihui Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable effect of network topology on calcium wave propagation in astrocyte networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mati Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approaches to quantify astrocyte neuron signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection : Sciences & philosophie, Editions Matériologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-505, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utilisations de l'IA pour l'hôpital et la santé publique : données nécessaires, applications et obstacles potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Paul; Daniel Le Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l'IA au service de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, 2023, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid-19. L'aide de l'IA et du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard NORDLINGER; Cedric VILLANI; Olivier de FRESNOYE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2022, 9782271141514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Ca 2+ Dynamics in Astrocytes: Modeling the Underlying Spatiotemporal Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmila Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte networks and intercellular calcium propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lallouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-210, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptor-mediated calcium signaling in astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshel Ben-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.115-150, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neuron-Glial Perspective for Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Pittà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio de Pittà; Hugues Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Glioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.3-35, 2019, Springer Series in Computational Neuroscience, 978-3-030-00817-8. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la diffusion-réaction dans les milieux intracellulaires encombrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, Nicolas and Stéphanou, Angélique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp.241-266, 2013, 978-2-919694-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la conception d'accélérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yehia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Temam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937762. 4833. 2010, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical analysis of the effects of Hebbian learning rules on the dynamics and structure of discrete-time random recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hebbian learning on the dynamics and structure of random networks with inhibitory and excitatory neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missed Events in the Bayesian Modeling of IP3R Multimodal Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schayma Ben Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Origin of Exact Mean-Field Reductions: Möbius Symmetry and the Lorentzian Ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-Based Framework for Continuous Fields of Coupled Phase Oscillators: Exploring Spontaneous Local Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michael Rye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Trujillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de négations pour la radiologie et autres textes cliniques en français par modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium phase transition in scattered cell communities coupled by auto/paracrine-like signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85C5DECF"/>
+    <w:nsid w:val="035D0631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/huguesberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14027278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2321-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564718v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sadoune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blum Moyse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mouttou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bremaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.01.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737962v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212004119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00105-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woringer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Satuvuori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lallouette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ladr&#243;n-De-Guevara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prokin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461928v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Oschmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2017.01.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Ni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Dong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865929v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06409-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Theillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788826v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26436-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809075v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jedrzejewska-Szmek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279901v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13185" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayna Chaker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba A&#239;d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben-Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077738v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wallach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Herzog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003964" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575651v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022708" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00437" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762313v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Volman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parpura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volterra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633588v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002293" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sabarly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Goldberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000909" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-009-9155-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Temam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Siri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030124" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.06.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Siri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158808v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia-Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000109v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159147" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pellenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001064v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagni&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00395-5_56" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Hashmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Lipasti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yehia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553419v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633580v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712537v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001061v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516709v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995842v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165597v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995849v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995852v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149181v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155580v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadoune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talbot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201086v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/huguesberry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14027278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2321-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564718v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sadoune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Blum Moyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mouttou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bremaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737962v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Magistretti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212004119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582629v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Schutter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00105-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woringer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Izeddin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lenk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Satuvuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lallouette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ladr&#243;n-De-Guevara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00092" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184344v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin U N&#228;gerl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prokin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809075v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jedrzejewska-Szmek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788826v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26436-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461928v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Oschmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2017.01.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865929v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06409-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Ni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Dong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Theillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279901v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13185" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayna Chaker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba A&#239;d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12365" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077738v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wallach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Herzog" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003964" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben-Jacob" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575651v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0870-13.2013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762313v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Volman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parpura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volterra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne T. Paz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002349" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633588v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002293" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Goldberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000909" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sabarly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sabarly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-009-9155-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Siri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546805v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Temam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Siri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030124" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.06.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158808v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia-Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000109v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001063v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pellenc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128224v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Ducos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cal&#236;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477206.3477456" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Badoual" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433984" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095601v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naud&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00395-5_56" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Hashmi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Lipasti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Auras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girbal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yehia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633580v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553419v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331558v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Paz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633583v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175721v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001061v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516709v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759232v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165597v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Venugopal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995852v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995850v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01995849v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858738v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588300v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149181v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155580v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05612424v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schayma Ben Marzougui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadoune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Talbot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201086v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>