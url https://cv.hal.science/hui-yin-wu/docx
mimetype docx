--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -871,874 +871,874 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
+                <w:t xml:space="preserve">Reading magnified newspapers versus newspapers magnification: A new method to address the local/global navigation problem on digital devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Delachambre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918641v1</w:t>
+                <w:t xml:space="preserve">hal-05444115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading magnified newspapers versus newspapers magnification: A new method to address the local/global navigation problem on digital devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Concept Annotations for Trustworthy Multimodal Video Interpretation through Modality Specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM '25:The 33rd ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin Ireland, France. pp.11-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746277.3760415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444115v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Concept Annotations for Trustworthy Multimodal Video Interpretation through Modality Specialization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+                <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tores</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM '25:The 33rd ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3746277.3760415⟩</w:t>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1 - 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3713700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393708v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+                <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3706598.3713700⟩</w:t>
+              <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Salerno, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3750069.3750444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241510v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+                <w:t xml:space="preserve">Theatron VR AI: bringing audiences (back) to the theater through virtual reality and the art of improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JIT 2024 - Journées d’Informatique Théâtrale (3rd session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et Université Grenoble Alpes, Oct 2024, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178219v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theatron VR AI: bringing audiences (back) to the theater through virtual reality and the art of improvisation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Re-examining Concept-based Explainable Models for Multimodal Interpretative Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIT 2024 - Journées d’Informatique Théâtrale (3rd session)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.12437-12445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746027.3758170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083108v1</w:t>
+                <w:t xml:space="preserve">hal-05462454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining Concept-based Explainable Models for Multimodal Interpretative Tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462454v1</w:t>
+                <w:t xml:space="preserve">hal-04918641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiVR: incorporating context from diverse VR scenes for human trajectory prediction</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CV4Metaverse workshop - 3rd Computer Vision for Metaverse Workshop / Co-located at ECCV 2024 - European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMVE 2024 - ACM Multimedia Systems Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.57-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,64 +1949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR 2024 - 31st IEEE conference on virtual reality and 3D user interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,334 +2025,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMD Journee: A Patient Co-designed VR Experience to Raise Awareness Towards the Impact of AMD on Social Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+                <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2024 - ACM International Conference on Interactive Media Experiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando, Florida, United States. pp.265-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3639701.3656314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573093v1</w:t>
+                <w:t xml:space="preserve">hal-04425616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Menin</w:t>
+                <w:t xml:space="preserve">AMD Journee: A Patient Co-designed VR Experience to Raise Awareness Towards the Impact of AMD on Social Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Julien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Vizcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Orlando, Florida, United States. pp.265-275, </w:t>
+              <w:t xml:space="preserve">IMX 2024 - ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3639701.3656314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425616v1</w:t>
+                <w:t xml:space="preserve">hal-04573093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,90 +2429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À travers les yeux d'un patient malvoyant : une expérience de sensibilisation axée sur les interactions sociales en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldric Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
@@ -2835,64 +2835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2978,51 +2978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoldoz Tabei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldric Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2022 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Termoz-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,77 +3319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3457,64 +3457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Biot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3992,524 +3992,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive-Based Model of Flashbacks for Computational Narratives</w:t>
+                <w:t xml:space="preserve">Analysing Cinematography with Embedded Constrained Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIIDE 2016 - 12th Annual AAAI Conference on Artificial Intelligence and Interactive Digital Entertainment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.239-245</w:t>
+              <w:t xml:space="preserve">WICED - Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413401v1</w:t>
+                <w:t xml:space="preserve">hal-01413407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Cinematography with Embedded Constrained Patterns</w:t>
+                <w:t xml:space="preserve">A Cognitive-Based Model of Flashbacks for Computational Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICED - Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">AIIDE 2016 - 12th Annual AAAI Conference on Artificial Intelligence and Interactive Digital Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413407v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylistic Patterns for Generating Cinematographic Sequences</w:t>
+                <w:t xml:space="preserve">Logic Control for Story Graphs in 3D Game Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Intelligent Cinematography and Editing Co-Located w/ Eurographics 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 International Symposium on Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150905v1</w:t>
+                <w:t xml:space="preserve">hal-01193141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic Control for Story Graphs in 3D Game Narratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billal Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunka Bassirou Sanokho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Galvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Symposium on Smart Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20151079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193141v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stylistic Patterns for Generating Cinematographic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.57, </w:t>
+              <w:t xml:space="preserve">4th Workshop on Intelligent Cinematography and Editing Co-Located w/ Eurographics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20151079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20151077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240276v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pattern-based Tool for Creating Virtual Cinematography in Interactive Storytelling</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Chun Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunka Bassirou Sanokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CV4Metaverse 2024 - 3rd Computer Vision for Metaverse Workshop / Co-located at ECCV 2024 - European Conf. on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophI.A Summit 2023 - Sixth edition of the international AI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sophia-Antipolis (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5472,77 +5472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through the Eyes of Women in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts of Discomfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carnegie Mellon University: ETC Press, pp.387 - 414, 2021, 978-1-7948-8071-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5608,90 +5608,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Multimodal Explanatory Annotations For Video Interpretation With Modality Specific Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5726,77 +5726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MObyGaze: a film dataset of multimodal objectification densely annotated by experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Select and Augment Segmented Items (SASI): An Item-based Magnification Approach for Dynamic Face Recognition for People with Central Vision Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,51 +5928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9597, Centre Inria d'Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6546,51 +6546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pal&#249;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3241057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746277.3760415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoldoz Tabei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Santarra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Vargas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Jhala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391614.3393656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jie Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hsuan Kuo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Chun Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04208129v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Merveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gagliano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321739v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S097" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pal&#249;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3241057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746277.3760415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoldoz Tabei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Santarra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Vargas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Jhala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391614.3393656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jie Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hsuan Kuo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Chun Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04208129v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Merveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gagliano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321739v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S097" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>