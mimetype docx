--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -837,4448 +837,4582 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading magnified newspapers versus newspapers magnification: A new method to address the local/global navigation problem on digital devices</w:t>
+                <w:t xml:space="preserve">Quantifying the Cost of Manual Navigation: A Comparison of Gesture-Based Magnification versus Direct Access Reading in Digital Layout-based Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
+                <w:t xml:space="preserve">Sebastián Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+                <w:t xml:space="preserve">Stéphanie Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMX 2026 - International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technological University of the Shannon, Jun 2026, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3788851.3805017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444115v1</w:t>
+                <w:t xml:space="preserve">hal-05605456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Concept Annotations for Trustworthy Multimodal Video Interpretation through Modality Specialization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tores</w:t>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM '25:The 33rd ACM International Conference on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393708v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reading magnified newspapers versus newspapers magnification: A new method to address the local/global navigation problem on digital devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241510v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Menin</w:t>
+                <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3750069.3750444⟩</w:t>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1 - 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3713700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178219v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theatron VR AI: bringing audiences (back) to the theater through virtual reality and the art of improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Concept Annotations for Trustworthy Multimodal Video Interpretation through Modality Specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-Y. Wu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIT 2024 - Journées d’Informatique Théâtrale (3rd session)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM '25:The 33rd ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin Ireland, France. pp.11-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746277.3760415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083108v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining Concept-based Explainable Models for Multimodal Interpretative Tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+                <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Salerno, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3750069.3750444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746027.3758170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05462454v1</w:t>
+                <w:t xml:space="preserve">hal-05178219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theatron VR AI: bringing audiences (back) to the theater through virtual reality and the art of improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">JIT 2024 - Journées d’Informatique Théâtrale (3rd session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et Université Grenoble Alpes, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiVR: incorporating context from diverse VR scenes for human trajectory prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
+                <w:t xml:space="preserve">Re-examining Concept-based Explainable Models for Multimodal Interpretative Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CV4Metaverse workshop - 3rd Computer Vision for Metaverse Workshop / Co-located at ECCV 2024 - European Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.12437-12445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746027.3758170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771825v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Trajectory Forecasting in 3D Environments: Navigating Complexity under Low Vision</w:t>
+                <w:t xml:space="preserve">DiVR: incorporating context from diverse VR scenes for human trajectory prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVE 2024 - ACM Multimedia Systems Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CV4Metaverse workshop - 3rd Computer Vision for Metaverse Workshop / Co-located at ECCV 2024 - European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569869v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based methodology to characterise immersive user experience with multivariate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR 2024 - 31st IEEE conference on virtual reality and 3D user interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Julien</w:t>
+                <w:t xml:space="preserve">Human Trajectory Forecasting in 3D Environments: Navigating Complexity under Low Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00049⟩</w:t>
+              <w:t xml:space="preserve">MMVE 2024 - ACM Multimedia Systems Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.57-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652212.3652223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425616v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMD Journee: A Patient Co-designed VR Experience to Raise Awareness Towards the Impact of AMD on Social Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+                <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2024 - ACM International Conference on Interactive Media Experiences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando, Florida, United States. pp.265-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3639701.3656314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573093v1</w:t>
+                <w:t xml:space="preserve">hal-04425616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
+                <w:t xml:space="preserve">AMD Journee: A Patient Co-designed VR Experience to Raise Awareness Towards the Impact of AMD on Social Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lea Andolfi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Vizcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t>
+              <w:t xml:space="preserve">IMX 2024 - ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3639701.3656314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840507v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À travers les yeux d'un patient malvoyant : une expérience de sensibilisation axée sur les interactions sociales en réalité virtuelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baillif</w:t>
+                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Andolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 - Journée Scientifique de la Fedrha sur le thème “Handicap visuel et participation sociale : les apports de la recherche”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle (Washington), United States. pp.10864-10874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206129v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Framework for Understanding Multimodal Embodied Experiences in Interactive Virtual Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Auriane Gros</w:t>
+                <w:t xml:space="preserve">À travers les yeux d'un patient malvoyant : une expérience de sensibilisation axée sur les interactions sociales en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IMX - ACM International Conference on Interactive Media Experiences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 - Journée Scientifique de la Fedrha sur le thème “Handicap visuel et participation sociale : les apports de la recherche”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3573381.3596150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04102737v2</w:t>
+                <w:t xml:space="preserve">hal-04206129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEM360: A dataset of 360° videos with continuous Physiological measurements, subjective Emotional ratings and Motion traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Framework for Understanding Multimodal Embodied Experiences in Interactive Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guimard</w:t>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+                <w:t xml:space="preserve">Auriane Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3524273.3532895⟩</w:t>
+              <w:t xml:space="preserve">2023 IMX - ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. https://dl.acm.org/conference/imx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3596150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710323v1</w:t>
+                <w:t xml:space="preserve">hal-04102737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">PEM360: A dataset of 360° videos with continuous Physiological measurements, subjective Emotional ratings and Motion traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldric Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
+              <w:t xml:space="preserve">MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3524273.3533928⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3524273.3532895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698833v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of deep pose detectors for automatic analysis of film style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoldoz Tabei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the link between emotion, attention and content in virtual immersive environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldric Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2022 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTVR : a user-friendly open-source script programming package to create Virtual Reality experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hugon</w:t>
+                <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECVP 2022 - European Conference on Visual Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3524273.3533928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685492v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+                <w:t xml:space="preserve">PTVR : a user-friendly open-source script programming package to create Virtual Reality experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Termoz-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2021 - XR in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">ECVP 2022 - European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464417v1</w:t>
+                <w:t xml:space="preserve">hal-03685492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de jeux sérieux à l'aide d'un langage dédié pour des expériences incarnées en réalité virtuelle</w:t>
+                <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biot, France</w:t>
+              <w:t xml:space="preserve">IMX 2021 - XR in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464373v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Attention for Automated Video Editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création de jeux sérieux à l'aide d'un langage dédié pour des expériences incarnées en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnav Jhala</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2020 - ACM International Conference on Interactive Media Experiences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biot, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960390v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an Adaptive Assisting Interface for Learning Virtual Filmmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu-Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Hsuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WICED 2020 - 9th Workshop on Intelligent Cinematrography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Norrköping, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/wiced.20201126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ECPs for Interactive Applications in Virtual Cinematography</w:t>
+                <w:t xml:space="preserve">Joint Attention for Automated Video Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Christie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Santarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnav Jhala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMX 2020 - ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Barcelona, Spain. pp.55-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3391614.3393656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571418v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Elements of Style in Annotated Film Clips</w:t>
+                <w:t xml:space="preserve">Using ECPs for Interactive Applications in Virtual Cinematography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lino</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICED 2017 - Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20171068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492523v1</w:t>
+                <w:t xml:space="preserve">hal-01571418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Cinematography with Embedded Constrained Patterns</w:t>
+                <w:t xml:space="preserve">Analyzing Elements of Style in Annotated Film Clips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Galvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICED - Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WICED 2017 - Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.29-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20171068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413407v1</w:t>
+                <w:t xml:space="preserve">hal-01492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive-Based Model of Flashbacks for Computational Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIIDE 2016 - 12th Annual AAAI Conference on Artificial Intelligence and Interactive Digital Entertainment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic Control for Story Graphs in 3D Game Narratives</w:t>
+                <w:t xml:space="preserve">Analysing Cinematography with Embedded Constrained Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Symposium on Smart Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Chengdu, China</w:t>
+              <w:t xml:space="preserve">WICED - Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193141v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stylistic Patterns for Generating Cinematographic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Workshop on Intelligent Cinematography and Editing Co-Located w/ Eurographics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20151077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20151079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240276v1</w:t>
+                <w:t xml:space="preserve">hal-01150905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylistic Patterns for Generating Cinematographic Sequences</w:t>
+                <w:t xml:space="preserve">Logic Control for Story Graphs in 3D Game Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Intelligent Cinematography and Editing Co-Located w/ Eurographics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Symposium on Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Chengdu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20151077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150905v1</w:t>
+                <w:t xml:space="preserve">hal-01193141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pattern-based Tool for Creating Virtual Cinematography in Interactive Storytelling</w:t>
+                <w:t xml:space="preserve">Insight: An annotation tool and format for film analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Chun Lai</w:t>
+                <w:t xml:space="preserve">Billal Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunka Bassirou Sanokho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Galvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SG 2014 : 12th International Symposium on Smart Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11650-1_11⟩</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Zurich, Switzerland. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20151079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113549v1</w:t>
+                <w:t xml:space="preserve">hal-01240276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories Animated: A Framework for Personalized Interactive Narratives using Filtering of Story Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pattern-based Tool for Creating Virtual Cinematography in Interactive Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Chun Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunka Bassirou Sanokho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASA - Computer Animation and Social Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SG 2014 : 12th International Symposium on Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Taipei, Taiwan. pp.121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11650-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854390v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Interactive Stories in 3D Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion in Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stories Animated: A Framework for Personalized Interactive Narratives using Filtering of Story Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Yen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CASA - Computer Animation and Social Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Knowledge Distillation for Human Trajectory Prediction in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
+                <w:t xml:space="preserve">Can Simulated Retinal Wave pre-training improve Optical Flow Estimation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kyriazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CV4Metaverse 2024 - 3rd Computer Vision for Metaverse Workshop / Co-located at ECCV 2024 - European Conf. on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Neuromod meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771856v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Simulated Retinal Wave pre-training improve Optical Flow Estimation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+                <w:t xml:space="preserve">Cross-Modal Knowledge Distillation for Human Trajectory Prediction in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromod meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Antibes, France</w:t>
+              <w:t xml:space="preserve">CV4Metaverse 2024 - 3rd Computer Vision for Metaverse Workshop / Co-located at ECCV 2024 - European Conf. on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735162v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human trajectory forecasting in 3D contexts with simulated visual impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophI.A Summit 2023 - Sixth edition of the international AI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sophia-Antipolis (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Gaze Behaviors in Interactive VR Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Pirkovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroMod 2023 - Annual Meeting of the NeuroMod Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5288,154 +5422,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can patients with central field loss perform head pointing in a virtual reality environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Benzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5445,146 +5579,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through the Eyes of Women in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts of Discomfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carnegie Mellon University: ETC Press, pp.387 - 414, 2021, 978-1-7948-8071-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1184/R1/17071172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5594,265 +5728,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Multimodal Explanatory Annotations For Video Interpretation With Modality Specific Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ancarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MObyGaze: a film dataset of multimodal objectification densely annotated by experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ancarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5862,200 +5996,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Select and Augment Segmented Items (SASI): An Item-based Magnification Approach for Dynamic Face Recognition for People with Central Vision Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9597, Centre Inria d'Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Flow Estimation pre-training with simulated stage II retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kyriazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6067,165 +6201,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9562, Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Accessible News Reading Design in Virtual Reality for Low Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9298, UCA; Inria. 2020, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayered Analysis of Newspaper Structure and Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6238,51 +6372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9281, UCA, Inria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6292,114 +6426,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés du discours de la caméra virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Rennes, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016REN1S097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01491029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6546,51 +6680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pal&#249;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3241057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746277.3760415" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoldoz Tabei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Santarra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Vargas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Jhala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391614.3393656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jie Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hsuan Kuo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Chun Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04208129v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Merveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gagliano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321739v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S097" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03192461v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10899-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pal&#249;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ranon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3241057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05605456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gallardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baillif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788851.3805017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746277.3760415" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639701.3656314" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03634624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoldoz Tabei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Jie Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hsuan Kuo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Santarra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leece" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Jhala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391614.3393656" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171068" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Merabti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou Sanokho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20151079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Chun Lai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04735162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kyriazis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04208129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Merveille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gagliano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321739v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S097" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>