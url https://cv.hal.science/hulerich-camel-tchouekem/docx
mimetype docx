--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -100,491 +100,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
+                <w:t xml:space="preserve">Pomeranchuk instability from electronic correlations in CsTi3Bi5 kagome metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Chiara Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ikeda</w:t>
+                <w:t xml:space="preserve">Matteo Dürrnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
+                <w:t xml:space="preserve">Lennart Klebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Armando Consiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yasuda</w:t>
+                <w:t xml:space="preserve">Ganesh Pokharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 280, pp.147524. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2025.147524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67037-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993476v1</w:t>
+                <w:t xml:space="preserve">hal-05444788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pomeranchuk instability from electronic correlations in CsTi3Bi5 kagome metal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilayer orthogonal ferromagnetism in CrTe2-based van der Waals system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bigi</w:t>
+                <w:t xml:space="preserve">Cyriack Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Dürrnagel</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Klebl</w:t>
+                <w:t xml:space="preserve">Alessandro de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Consiglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Pokharel</w:t>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67037-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59266-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444788v1</w:t>
+                <w:t xml:space="preserve">hal-05097960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer orthogonal ferromagnetism in CrTe2-based van der Waals system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Bigi</w:t>
+                <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriack Jego</w:t>
+                <w:t xml:space="preserve">H. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro de Vita</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+                <w:t xml:space="preserve">S. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4495. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.147524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59266-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2025.147524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097960v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening of the covalent-like quasi-bonding at the exfoliated MoS2 monolayer/Au interface via intermetallic alloy formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control of large-area 2D crystals-noble metals interactions via interfacial alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -598,150 +598,150 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+                <w:t xml:space="preserve">M. Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Conference on Surface Science</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289218v1</w:t>
+                <w:t xml:space="preserve">hal-05066819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of large-area 2D crystals-noble metals interactions via interfacial alloying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weakening of the covalent-like quasi-bonding at the exfoliated MoS2 monolayer/Au interface via intermetallic alloy formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,88 +755,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berset</w:t>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">38th European Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066819v1</w:t>
+                <w:t xml:space="preserve">hal-05289218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -854,103 +854,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -972,103 +972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomeranchuk instability from electronic correlations in CsTi$_3$Bi$_5$ kagome metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Dürrnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Klebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Consiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Pokharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1090,51 +1090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moiré superlattices in transition-metal dichalcogenides heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1321,51 +1321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bigi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#252;rrnagel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Klebl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Consiglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Pokharel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67037-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097960v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriack Jego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Vita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59266-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#252;rrnagel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Klebl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Consiglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Pokharel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67037-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097960v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriack Jego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Vita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59266-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>